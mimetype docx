--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -63,53 +63,54 @@
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>және</w:t>
       </w:r>
       <w:r w:rsidR="005955B9" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> БИЗНЕС</w:t>
       </w:r>
       <w:r w:rsidR="009764C9" w:rsidRPr="00187577">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C2A7A5F" wp14:editId="739BDC10">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="853440" cy="296545"/>
             <wp:effectExtent l="0" t="0" r="3810" b="8255"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Рисунок 7">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -120,171 +121,304 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="853440" cy="296545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF350C5" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+    <w:p w14:paraId="068C9EB2" w14:textId="734F036E" w:rsidR="00EE13B3" w:rsidRPr="00F85D42" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4D6E911F" w14:textId="7AB0DE09" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="00B94B0A" w:rsidP="00544F72">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Түпнұсқа мақала</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оригинальная статья</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>paper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB0BBF3" w14:textId="77777777" w:rsidR="00EE13B3" w:rsidRPr="00EE13B3" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="25C24055" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F33048">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF350C5" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EE13B3" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E911F" w14:textId="7AB0DE09" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="00B94B0A" w:rsidP="00544F72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B94B0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҒТАХР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005955B9" w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">06.54.13  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C24055" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">JEL: O15, O32, L26  </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="00B94B0A">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EBC015" w14:textId="2F7EDC51" w:rsidR="00085134" w:rsidRDefault="00085134" w:rsidP="00544F72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DAEBF2C" w14:textId="77777777" w:rsidR="00B94B0A" w:rsidRPr="00544F72" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
+    <w:p w14:paraId="3DAEBF2C" w14:textId="04590A33" w:rsidR="00B94B0A" w:rsidRPr="00544F72" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>А.М. Саденова</w:t>
+        <w:t>Саденова</w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А.М. </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31D39320" wp14:editId="1CC00161">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -303,103 +437,123 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="167154" cy="167154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B94B0A">
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B94B0A">
+      <w:r w:rsidRPr="00E062EA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rStyle w:val="af7"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>, А. Gola</w:t>
+        <w:t>, Gola</w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А. </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D01AD0D" wp14:editId="145871CA">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -437,51 +591,71 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>, Е. Геминхан</w:t>
+        <w:t>, Геминхан</w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е. </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2012105A" wp14:editId="700A087C">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -500,80 +674,100 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="167154" cy="167154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B94B0A">
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>, Е.А. Удовицкая</w:t>
+        <w:t>, Удовицкая</w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е.А. </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BF47B4D" wp14:editId="7D2B155B">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -592,57 +786,57 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="167154" cy="167154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B94B0A">
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E8CB61" w14:textId="77777777" w:rsidR="00B94B0A" w:rsidRPr="00544F72" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -691,112 +885,110 @@
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Д. Серікбаев атындағы Шығыс Қазақстан техникалық университеті</w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, Өскемен қ., </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Қазақстан</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5E884F51" w14:textId="77777777" w:rsidR="00B94B0A" w:rsidRPr="00544F72" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00544F72">
+      <w:r w:rsidRPr="00EE13B3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00544F72">
+      <w:r w:rsidRPr="00EE13B3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Люблин технологиялық университеті, </w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Люблин қ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00544F72">
+      <w:r w:rsidRPr="00EE13B3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>, Польша</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E57C22D" w14:textId="77777777" w:rsidR="00B94B0A" w:rsidRPr="00544F72" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77C0F377" w14:textId="77777777" w:rsidR="00B94B0A" w:rsidRPr="00B94B0A" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
@@ -851,51 +1043,51 @@
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Аңдатпа</w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
+      <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Төртінші өнеркәсіптік революция жағдайында адами капитал экономикалық өсудің және инновациялық дамудың негізгі факторы ретінде алға шығады. Бұл зерттеудің мақсаты – Қазақстан Республикасындағы адами капиталдың құрылымы мен жай-күйін Индустрия 4.0 талаптары тұрғысынан талдау және кәсіпкерлік құрылымдардың инновациялық белсенділігін арттыруға бағытталған құзыреттер картасын әзірлеу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып табылады</w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1058,56 +1250,56 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Зерттеудің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>тәжірибелік</w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> маңыздылығы – бұл карта адами капиталды дамыту саясатын жобалауға, кадрларды даярлау жүйесін жаңартуға және цифрлық трансформация стратегияларын әзірлеуге бағытталған құрал ретінде қолдануға болады. </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
+      <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
+        <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4DE3E1" w14:textId="77777777" w:rsidR="00B94B0A" w:rsidRPr="00544F72" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="502BEF7A" w14:textId="77777777" w:rsidR="00B94B0A" w:rsidRPr="00544F72" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
@@ -1579,110 +1771,118 @@
         </w:rPr>
         <w:t xml:space="preserve"> Е.А. (2025). Экономиканың трансформациясы жағдайында адам капиталының құзыреттілік картасын жобалау. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94B0A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Social Sciences &amp; Digital Humanities, 1(1),</w:t>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2285D27C" w14:textId="77777777" w:rsidR="00B94B0A" w:rsidRPr="00EF3D01" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="02E8A376" w14:textId="77777777" w:rsidR="00B94B0A" w:rsidRPr="00EF3D01" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D820DC5" w14:textId="1323EE0F" w:rsidR="005955B9" w:rsidRPr="00B94B0A" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+    <w:p w14:paraId="0D820DC5" w14:textId="3F4A600B" w:rsidR="005955B9" w:rsidRPr="00B94B0A" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>А.М. Саденова</w:t>
+        <w:t>Саденова</w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA" w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А.М. </w:t>
       </w:r>
       <w:r w:rsidR="00085134" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28DBFBD5" wp14:editId="1F7B73F3">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -1752,61 +1952,81 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00032766" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rStyle w:val="af7"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">, А. </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94B0A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Gola</w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA" w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А. </w:t>
       </w:r>
       <w:r w:rsidR="00085134" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32D74A9A" wp14:editId="78E6372F">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -1844,51 +2064,71 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>, Е. Геминхан</w:t>
+        <w:t>, Геминхан</w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA" w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е. </w:t>
       </w:r>
       <w:r w:rsidR="00085134" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C7A8661" wp14:editId="32DFFBA3">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -1936,51 +2176,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94B0A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>, Е.А. Удовицкая</w:t>
+        <w:t>, Удовицкая</w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E062EA" w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е.А. </w:t>
       </w:r>
       <w:r w:rsidR="00085134" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B5ECAFA" wp14:editId="55C575E7">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -2213,60 +2473,68 @@
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7227E049" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00B94B0A" w:rsidRDefault="005955B9" w:rsidP="0082798A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="00B94B0A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Проектирование карты компетенций человеческого капитала в условиях цифровой трансформации экономики</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="7"/>
+      <w:r w:rsidR="00E062EA">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+        </w:rPr>
+        <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED45165" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="324379B7" w14:textId="297BCC22" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00D15610">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -4372,69 +4640,69 @@
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>кіріспе</w:t>
       </w:r>
-      <w:commentRangeStart w:id="7"/>
+      <w:commentRangeStart w:id="8"/>
       <w:r w:rsidR="009F715E" w:rsidRPr="00894119">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="7"/>
+      <w:commentRangeEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="7"/>
+        <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F90627F" w14:textId="2329C2D2" w:rsidR="009F715E" w:rsidRPr="00894119" w:rsidRDefault="00894119" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Төртінші өнеркәсіптік революция (Индустрия 4.0) физикалық, цифрлық және биологиялық технологиялардың тоғысуымен сипатталады, бұл олардың арасындағы шекараларды жойып жібереді. Бұл қарқынды технологиялық өзгерістер экономикалық өсудің жаңа мүмкіндіктерін ғана емес, сонымен қатар адам капиталы үшін елеулі сын-қатерлерді де тудырады. Индустрия 4.0 кибер-физикалық жүйелердің, үлкен деректердің, жасанды интеллекттің және басқа да серпінді технологиялардың пайда болуына себеп болды, бұл жұмыс күшінен жаңа білім мен дағдыларды талап етеді (Hecklau et al., 2016; Alhloul &amp; Kiss, 2022). К. Швабтың пікірінше, бұл өзгерістердің ауқымы мен жылдамдығы бұрын-соңды болмаған, сондықтан қоғамдар жаңа жағдайларға бейімделуі тиіс, тұрақты дамуды қамтамасыз ету үшін (Schwab, 2016).</w:t>
       </w:r>
@@ -5941,534 +6209,836 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50199562" w14:textId="2A635B43" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="00894119" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="8"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>әдебиеттер тізімі</w:t>
       </w:r>
       <w:r w:rsidR="009F715E" w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="8"/>
+      <w:commentRangeEnd w:id="9"/>
       <w:r w:rsidR="00F343B5">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0084BD67" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="009F715E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F62C200" w14:textId="181304D5" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00F343B5">
+    <w:p w14:paraId="1DFF5D25" w14:textId="77777777" w:rsidR="00EE13B3" w:rsidRPr="008A615B" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="318" w:hanging="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C4561">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="009F715E">
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abedin, B., Meske, C., &amp; Junglas, I. (2022). Designing and managing human-AI interactions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Information Systems Frontiers</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 24, 691–697. </w:t>
+        <w:t>Information Systems Frontiers, 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 691-697. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="0065672B">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10796-022-10313-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A867065" w14:textId="489112A5" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00F343B5">
+    <w:p w14:paraId="68A521D7" w14:textId="77777777" w:rsidR="00EE13B3" w:rsidRPr="00AA4841" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="318" w:hanging="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C4561">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B917CF">
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fisher, M. M., &amp; Levene, M. (Eds.). (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>IMD World Digital Competitiveness Ranking 2024.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Institute for Management Development. </w:t>
+        <w:t>Smart cities: Critical debates on big data, urban development and social justice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Routledge. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00B917CF" w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="0065672B">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://www.imd.org/centers/world-competitiveness-center/rankings/world-digital-competitiveness/</w:t>
+          <w:t>https://doi.org/ххх</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B917CF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C4561">
+      <w:r w:rsidRPr="00AA4841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6F0A11" w14:textId="29770861" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="00B917CF" w:rsidP="00F343B5">
+    <w:p w14:paraId="2210274C" w14:textId="77777777" w:rsidR="00EE13B3" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="318" w:hanging="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...86 lines deleted...]
-      <w:r w:rsidR="009F715E" w:rsidRPr="00B917CF">
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMD World Competitiveness Center. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Журнал экономических исследований и делового администрирования</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 141(3), 138–150. </w:t>
+        <w:t xml:space="preserve">IMD World Digital Competitiveness Ranking 2024. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institute for Management Development. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="0065672B">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://doi.org/10.26577/be.2022.v141.i3.13</w:t>
+          <w:t>https://www.xxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="60C0618E" w14:textId="77777777" w:rsidR="00EE13B3" w:rsidRPr="004552FC" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Иванов, А.В. (2019). Экономиканы цифрландыру: сын-қатерлер мен мүмкіндіктер. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Baksultanov</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve">, 141(3), 138–150. </w:t>
+        <w:t>«Инновациялар және даму» халықаралық ғылыми-практикалық конференциясының материалдары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (б. 115–120). Алматы: әл-Фараби атындағы ҚазҰУ. </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="004552FC">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://doi.org/10.26577/be.2022.v141.i3.13</w:t>
+          <w:t>https://doi.org/xxxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// İvanov, A.V. (2019). Ekonomikany sifrlandyru: syn-qaterler men mümkındıkter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«İnnovasialar jäne damu» halyqaralyq ğylymi-praktikalyq konferensiasynyñ materialdary,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b. 115–120). Almaty: äl-Farabi atyndağy QazŪU. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="004552FC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6B6159" w14:textId="77777777" w:rsidR="00EE13B3" w:rsidRPr="004552FC" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының «Мемлекеттік басқару туралы» заңы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2020 жылғы 24 мамыр № 32-VІ. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="004552FC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// Qazaqstan Respublikasy. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Qazaqstan Respublikasynyñ «Memlekettık basqaru turaly» zañy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2020 jylğy 24 mamyr № 32-VI. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="004552FC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65826839" w14:textId="77777777" w:rsidR="00EE13B3" w:rsidRPr="004552FC" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нұрпейісова, А.К. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы өнеркәсіптік кәсіпорындардың инновациялық белсенділігін басқару</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [PhD докторы дәрежесін алу үшін жазылған диссертация, Тұрар Рысқұлов атындағы Қазақ экономикалық университеті]. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="004552FC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// Nūrpeiısova, A.K. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Qazaqstan Respublikasyndağy önerkäsıptık käsıporyndardyñ innovasialyq belsendılıgın basqaru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [PhD doktory därejesın alu üşın jazylğan disertasia, Tūrar Rysqūlov atyndağy Qazaq ekonomikalyq universitetı]. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="004552FC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D216EA" w14:textId="77777777" w:rsidR="00EE13B3" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оспанова, Ш.А. (2022). Цифрлық дәуірдегі адами капиталды дамыту. А.Б. Қалиева (Ред.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім экономикасы: трендтер мен перспективалар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (б. 87–105). Астана: Экономика. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="004552FC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// Ospanova, Ş.A. (2022). Sifrlyq däuırdegı adami kapitaldy damytu. A.B. Qalieva (Red.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Bılım ekonomikasy: trendter men perspektivalar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b. 87–105). Astana: Ekonomika. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="004552FC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78409171" w14:textId="1FC49D45" w:rsidR="00B917CF" w:rsidRPr="00EE13B3" w:rsidRDefault="00EE13B3" w:rsidP="00EE13B3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сәбиева, А.М., Нұрпейісова, А.К. (2021). Кәсіпкерлік құрылымдардың инновациялық белсенділігі. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Экономика және бизнес, 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 34–50. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="004552FC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> // Säbieva, A.M., Nūrpeiısova, A.K. (2021). Käsıpkerlık qūrylymdardyñ innovasialyq belsendılıgı. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ekonomika jäne biznes, 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004552FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 34–50. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="004552FC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DDCB75B" w14:textId="77777777" w:rsidR="00F343B5" w:rsidRPr="0077351C" w:rsidRDefault="00F343B5" w:rsidP="00F343B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="9"/>
+      <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Авторлар</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
@@ -6482,174 +7052,174 @@
         <w:t>туралы</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>мәліметтер</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="9"/>
+      <w:commentRangeEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="9"/>
+        <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="177327B4" w14:textId="7E18BC19" w:rsidR="00F343B5" w:rsidRPr="0077351C" w:rsidRDefault="00F343B5" w:rsidP="00F343B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F343B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Саденова Асель Маратовна</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – әлеуметтік ғылымдар магистрі, Д. Серікбаев атындағы Шығыс Қазақстан техникалық университеті, Өскемен қ., Қазақстан, e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>assadenova@edu.ektu.kz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, ORCID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4052-8830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37C6F1CB" w14:textId="77777777" w:rsidR="00F343B5" w:rsidRPr="0077351C" w:rsidRDefault="00F343B5" w:rsidP="00F343B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F343B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Arkadiusz Gola</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – техникалық ғылымдар докторы, Люблин технологиялық университеті, Люблин қ., Польша, e-mail:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>a.gola@pollub.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, ORCID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2935-5003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E200E59" w14:textId="7AC45274" w:rsidR="00F343B5" w:rsidRPr="0077351C" w:rsidRDefault="00F343B5" w:rsidP="00F343B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6769,51 +7339,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="0082798A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>assadenova</w:t>
         </w:r>
         <w:r w:rsidRPr="0082798A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -6863,51 +7433,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="0082798A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="0082798A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -7005,51 +7575,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -7099,51 +7669,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -7353,86 +7923,86 @@
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Master of Social Sciences, D. Serikbayev East Kazakhstan technical university, Ust-Kamenogorsk, Kazakhstan,  </w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>assadenova@edu.ektu.kz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4052-8830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03C1470D" w14:textId="585BC7D2" w:rsidR="00FD08AD" w:rsidRPr="0077351C" w:rsidRDefault="00FD08AD" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F343B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -7459,156 +8029,125 @@
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Master of Social Sciences, Lublin University of Technology, </w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-mail:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>a.gola@pollub.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2935-5003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9538B9" w14:textId="47808BE8" w:rsidR="00FD08AD" w:rsidRPr="00F343B5" w:rsidRDefault="00F343B5" w:rsidP="00B917CF">
+    <w:p w14:paraId="5DA2169E" w14:textId="35492117" w:rsidR="007B1166" w:rsidRPr="00EF3D01" w:rsidRDefault="00F343B5" w:rsidP="00EE13B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B1166" w:rsidRPr="00EF3D01" w:rsidSect="00CA38F5">
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="964" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:comment w:id="0" w:author="User" w:date="2025-05-06T15:52:00Z" w:initials="U">
     <w:p w14:paraId="3C4A0A4E" w14:textId="1691DF55" w:rsidR="00B94B0A" w:rsidRDefault="00B94B0A">
       <w:pPr>
         <w:pStyle w:val="a9"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
@@ -7751,79 +8290,87 @@
           <w:rStyle w:val="ae"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>корреспондент</w:t>
       </w:r>
       <w:r w:rsidRPr="000355E6">
         <w:rPr>
           <w:rStyle w:val="ae"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000355E6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94B0A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>білдіреді</w:t>
       </w:r>
       <w:r w:rsidRPr="000355E6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="User" w:date="2025-05-06T15:54:00Z" w:initials="U">
-    <w:p w14:paraId="05C69D9C" w14:textId="101F63F3" w:rsidR="00B94B0A" w:rsidRPr="000355E6" w:rsidRDefault="00B94B0A">
+  <w:comment w:id="2" w:author="User" w:date="2025-05-06T15:54:00Z" w:initials="U">
+    <w:p w14:paraId="05C69D9C" w14:textId="5FA8ABF7" w:rsidR="00B94B0A" w:rsidRPr="000355E6" w:rsidRDefault="00B94B0A">
       <w:pPr>
         <w:pStyle w:val="a9"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Аңдатпа</w:t>
       </w:r>
       <w:r w:rsidRPr="000355E6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94B0A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>көлемі</w:t>
       </w:r>
       <w:r w:rsidRPr="000355E6">
-        <w:t xml:space="preserve"> 200–250 </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1882">
+        <w:t>150</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="000355E6">
+        <w:t xml:space="preserve">–250 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94B0A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>сөзден</w:t>
       </w:r>
       <w:r w:rsidRPr="000355E6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94B0A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тұруы</w:t>
       </w:r>
       <w:r w:rsidRPr="000355E6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94B0A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тиіс</w:t>
       </w:r>
@@ -7878,208 +8425,300 @@
       <w:r w:rsidR="006274C0" w:rsidRPr="006274C0">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Бұл бөлім міндетті. Егер қаржыландыру болмаса, былай деп жазыңыз: «</w:t>
       </w:r>
       <w:r w:rsidR="006274C0" w:rsidRPr="006274C0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Зерттеуге демеушілік қолдау көрсетілмеді (жеке ресурстар)</w:t>
       </w:r>
       <w:r w:rsidR="006274C0" w:rsidRPr="006274C0">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>».</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="User" w:date="2026-04-23T10:49:00Z" w:initials="U">
-    <w:p w14:paraId="1F72C5E8" w14:textId="7A1F7F98" w:rsidR="006274C0" w:rsidRDefault="006274C0">
+    <w:p w14:paraId="1F72C5E8" w14:textId="7A1F7F98" w:rsidR="006274C0" w:rsidRPr="00E062EA" w:rsidRDefault="006274C0">
       <w:pPr>
         <w:pStyle w:val="a9"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00E062EA">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>Қажет болған кезде жазыңыз</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="7" w:author="User" w:date="2025-05-06T15:56:00Z" w:initials="U">
-    <w:p w14:paraId="543DCD5E" w14:textId="25869F5F" w:rsidR="00894119" w:rsidRPr="006274C0" w:rsidRDefault="00894119">
+  <w:comment w:id="7" w:author="User" w:date="2026-05-15T11:10:00Z" w:initials="U">
+    <w:p w14:paraId="7406AB88" w14:textId="06E1DF84" w:rsidR="00E062EA" w:rsidRPr="00E062EA" w:rsidRDefault="00E062EA">
       <w:pPr>
         <w:pStyle w:val="a9"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Біз титулдық беттерді орыс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062EA">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және ағылшын тілдеріндегі аудармаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E062EA">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тіліндегі нұсқасына толық сәйкес келуін қатаң сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="8" w:author="User" w:date="2025-05-06T15:56:00Z" w:initials="U">
+    <w:p w14:paraId="543DCD5E" w14:textId="25869F5F" w:rsidR="00894119" w:rsidRPr="00EE13B3" w:rsidRDefault="00894119">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Кіріспе</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>бөлімінен</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>бастап</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Қорытынды</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>бөліміне</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>дейінгі</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>негізгі</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мәтіннің</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>көлемі</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
         <w:rPr>
           <w:rStyle w:val="ae"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">4000–8000 </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>сөз</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>аралығында</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>болуы</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894119">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тиіс</w:t>
       </w:r>
-      <w:r w:rsidRPr="006274C0">
+      <w:r w:rsidRPr="00EE13B3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="User" w:date="2025-05-06T16:06:00Z" w:initials="U">
+  <w:comment w:id="9" w:author="User" w:date="2025-05-06T16:06:00Z" w:initials="U">
     <w:p w14:paraId="7447CD65" w14:textId="0B0730F1" w:rsidR="00F343B5" w:rsidRDefault="00F343B5">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00F343B5">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Пайдаланылған әдебиеттер тізімі</w:t>
       </w:r>
       <w:r w:rsidRPr="00F343B5">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> кемінде </w:t>
@@ -8167,110 +8806,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> берілуі қажет.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DED4A8B" w14:textId="5142E6A8" w:rsidR="000355E6" w:rsidRPr="000355E6" w:rsidRDefault="000355E6">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ізімде берілген барлық сілтемелер белсенді болу керек. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="User" w:date="2025-05-06T16:09:00Z" w:initials="U">
+  <w:comment w:id="10" w:author="User" w:date="2025-05-06T16:09:00Z" w:initials="U">
     <w:p w14:paraId="29841B53" w14:textId="5935AE34" w:rsidR="00F343B5" w:rsidRPr="006274C0" w:rsidRDefault="00F343B5">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="006274C0">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Электрондық пошта мекенжайлары мен ORCID сілтемелері белсенді гиперсілтеме түрінде</w:t>
       </w:r>
       <w:r w:rsidRPr="006274C0">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> рәсімделуі қажет</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:commentEx w15:paraId="3C4A0A4E" w15:done="0"/>
   <w15:commentEx w15:paraId="7531793C" w15:done="0"/>
   <w15:commentEx w15:paraId="05C69D9C" w15:done="0"/>
   <w15:commentEx w15:paraId="1F4A12E2" w15:done="0"/>
   <w15:commentEx w15:paraId="5F33F6E6" w15:done="0"/>
   <w15:commentEx w15:paraId="1F72C5E8" w15:done="0"/>
+  <w15:commentEx w15:paraId="7406AB88" w15:done="0"/>
   <w15:commentEx w15:paraId="543DCD5E" w15:done="0"/>
   <w15:commentEx w15:paraId="2DED4A8B" w15:done="0"/>
   <w15:commentEx w15:paraId="29841B53" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A58A65F" w14:textId="77777777" w:rsidR="00371814" w:rsidRDefault="00371814" w:rsidP="004402AB">
+    <w:p w14:paraId="4D7E29DF" w14:textId="77777777" w:rsidR="00DE1FDE" w:rsidRDefault="00DE1FDE" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70B797E8" w14:textId="77777777" w:rsidR="00371814" w:rsidRDefault="00371814" w:rsidP="004402AB">
+    <w:p w14:paraId="6F08039A" w14:textId="77777777" w:rsidR="00DE1FDE" w:rsidRDefault="00DE1FDE" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8295,61 +8935,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EA2381B" w14:textId="77777777" w:rsidR="00371814" w:rsidRDefault="00371814" w:rsidP="004402AB">
+    <w:p w14:paraId="3734165E" w14:textId="77777777" w:rsidR="00DE1FDE" w:rsidRDefault="00DE1FDE" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D1F0267" w14:textId="77777777" w:rsidR="00371814" w:rsidRDefault="00371814" w:rsidP="004402AB">
+    <w:p w14:paraId="26123D31" w14:textId="77777777" w:rsidR="00DE1FDE" w:rsidRDefault="00DE1FDE" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="78DF42D6" w14:textId="1EAC3DFF" w:rsidR="00B94B0A" w:rsidRPr="00544F72" w:rsidRDefault="00B94B0A" w:rsidP="00B94B0A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rStyle w:val="af7"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
@@ -9054,51 +9694,51 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:person w15:author="User">
     <w15:presenceInfo w15:providerId="Windows Live" w15:userId="98b5f1060f45413f"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00141322"/>
     <w:rsid w:val="000119C1"/>
@@ -9225,134 +9865,138 @@
     <w:rsid w:val="006013F5"/>
     <w:rsid w:val="00604D45"/>
     <w:rsid w:val="00606554"/>
     <w:rsid w:val="006258AD"/>
     <w:rsid w:val="006274C0"/>
     <w:rsid w:val="0063224C"/>
     <w:rsid w:val="006618C7"/>
     <w:rsid w:val="00676028"/>
     <w:rsid w:val="006776AF"/>
     <w:rsid w:val="00680103"/>
     <w:rsid w:val="006859B9"/>
     <w:rsid w:val="006B6B5E"/>
     <w:rsid w:val="006D6D43"/>
     <w:rsid w:val="006E3299"/>
     <w:rsid w:val="006E545F"/>
     <w:rsid w:val="006E642A"/>
     <w:rsid w:val="006F1D10"/>
     <w:rsid w:val="006F739C"/>
     <w:rsid w:val="007024F3"/>
     <w:rsid w:val="00702A79"/>
     <w:rsid w:val="00716271"/>
     <w:rsid w:val="00721432"/>
     <w:rsid w:val="00722631"/>
     <w:rsid w:val="00741B0E"/>
     <w:rsid w:val="007460E7"/>
+    <w:rsid w:val="00746F52"/>
     <w:rsid w:val="007523E9"/>
     <w:rsid w:val="0076060C"/>
     <w:rsid w:val="00760F58"/>
     <w:rsid w:val="0076214C"/>
     <w:rsid w:val="00771180"/>
     <w:rsid w:val="0077351C"/>
     <w:rsid w:val="007762A2"/>
     <w:rsid w:val="00777A51"/>
     <w:rsid w:val="007835D6"/>
     <w:rsid w:val="007A2BAF"/>
     <w:rsid w:val="007A50D7"/>
     <w:rsid w:val="007B1166"/>
     <w:rsid w:val="007B7243"/>
     <w:rsid w:val="007C00C6"/>
     <w:rsid w:val="007C2A8D"/>
+    <w:rsid w:val="007C4311"/>
     <w:rsid w:val="007C7DD9"/>
     <w:rsid w:val="007E46AD"/>
     <w:rsid w:val="008176E2"/>
     <w:rsid w:val="0082798A"/>
     <w:rsid w:val="00840D3B"/>
     <w:rsid w:val="00847B37"/>
     <w:rsid w:val="00852904"/>
     <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="008754D5"/>
     <w:rsid w:val="0088043E"/>
     <w:rsid w:val="008851E9"/>
     <w:rsid w:val="00894119"/>
     <w:rsid w:val="008C6535"/>
     <w:rsid w:val="008E1660"/>
     <w:rsid w:val="008E3960"/>
     <w:rsid w:val="008E583B"/>
     <w:rsid w:val="008E737A"/>
     <w:rsid w:val="008F4485"/>
     <w:rsid w:val="00900389"/>
     <w:rsid w:val="00900BE0"/>
     <w:rsid w:val="00907B1C"/>
     <w:rsid w:val="00910D80"/>
     <w:rsid w:val="00912230"/>
     <w:rsid w:val="00924879"/>
     <w:rsid w:val="00932C0A"/>
     <w:rsid w:val="00942246"/>
     <w:rsid w:val="009443BC"/>
     <w:rsid w:val="009503F1"/>
     <w:rsid w:val="009535C1"/>
     <w:rsid w:val="00953F04"/>
     <w:rsid w:val="00962081"/>
     <w:rsid w:val="0096348F"/>
     <w:rsid w:val="00972522"/>
     <w:rsid w:val="00973386"/>
     <w:rsid w:val="009764C9"/>
     <w:rsid w:val="00976694"/>
     <w:rsid w:val="00977BA9"/>
     <w:rsid w:val="009821DF"/>
     <w:rsid w:val="009840B8"/>
     <w:rsid w:val="009854C3"/>
     <w:rsid w:val="00992085"/>
     <w:rsid w:val="00993288"/>
     <w:rsid w:val="009B0C1F"/>
     <w:rsid w:val="009B2A2D"/>
     <w:rsid w:val="009B30DA"/>
     <w:rsid w:val="009B410B"/>
     <w:rsid w:val="009B7B5C"/>
+    <w:rsid w:val="009C1882"/>
     <w:rsid w:val="009C6515"/>
     <w:rsid w:val="009D0E89"/>
     <w:rsid w:val="009D1543"/>
     <w:rsid w:val="009D17A0"/>
     <w:rsid w:val="009D5AB2"/>
     <w:rsid w:val="009E129A"/>
     <w:rsid w:val="009F0A74"/>
     <w:rsid w:val="009F0BC8"/>
     <w:rsid w:val="009F715E"/>
     <w:rsid w:val="00A12DDB"/>
     <w:rsid w:val="00A25C59"/>
     <w:rsid w:val="00A361A9"/>
     <w:rsid w:val="00A400CC"/>
     <w:rsid w:val="00A44FAE"/>
     <w:rsid w:val="00A521A7"/>
     <w:rsid w:val="00A57DC7"/>
     <w:rsid w:val="00A64C74"/>
     <w:rsid w:val="00A662F6"/>
     <w:rsid w:val="00A75238"/>
     <w:rsid w:val="00A87CA3"/>
     <w:rsid w:val="00A9248E"/>
     <w:rsid w:val="00A926B4"/>
+    <w:rsid w:val="00AA036F"/>
     <w:rsid w:val="00AA3375"/>
     <w:rsid w:val="00AB581F"/>
     <w:rsid w:val="00AB7CE0"/>
     <w:rsid w:val="00AC12E5"/>
     <w:rsid w:val="00AC74DE"/>
     <w:rsid w:val="00AE27F4"/>
     <w:rsid w:val="00B00950"/>
     <w:rsid w:val="00B05A4B"/>
     <w:rsid w:val="00B14044"/>
     <w:rsid w:val="00B143E2"/>
     <w:rsid w:val="00B17A9E"/>
     <w:rsid w:val="00B24634"/>
     <w:rsid w:val="00B25BB7"/>
     <w:rsid w:val="00B33F67"/>
     <w:rsid w:val="00B517DE"/>
     <w:rsid w:val="00B73D03"/>
     <w:rsid w:val="00B90BE4"/>
     <w:rsid w:val="00B917CF"/>
     <w:rsid w:val="00B94B0A"/>
     <w:rsid w:val="00BB04A5"/>
     <w:rsid w:val="00BB1223"/>
     <w:rsid w:val="00BB1759"/>
     <w:rsid w:val="00BD3D28"/>
     <w:rsid w:val="00BE070C"/>
     <w:rsid w:val="00BE1F92"/>
@@ -9388,63 +10032,66 @@
     <w:rsid w:val="00D20D3E"/>
     <w:rsid w:val="00D253E5"/>
     <w:rsid w:val="00D27829"/>
     <w:rsid w:val="00D353AE"/>
     <w:rsid w:val="00D45C1D"/>
     <w:rsid w:val="00D51704"/>
     <w:rsid w:val="00D56C35"/>
     <w:rsid w:val="00D61F29"/>
     <w:rsid w:val="00D71CD1"/>
     <w:rsid w:val="00D8261C"/>
     <w:rsid w:val="00D84915"/>
     <w:rsid w:val="00D93419"/>
     <w:rsid w:val="00D967A9"/>
     <w:rsid w:val="00DA3653"/>
     <w:rsid w:val="00DA50EA"/>
     <w:rsid w:val="00DA6EC4"/>
     <w:rsid w:val="00DB0B81"/>
     <w:rsid w:val="00DB1F2B"/>
     <w:rsid w:val="00DB3B30"/>
     <w:rsid w:val="00DB4D7F"/>
     <w:rsid w:val="00DC037D"/>
     <w:rsid w:val="00DC0517"/>
     <w:rsid w:val="00DC53A1"/>
     <w:rsid w:val="00DD31BB"/>
     <w:rsid w:val="00DD7994"/>
+    <w:rsid w:val="00DE1FDE"/>
     <w:rsid w:val="00DE55F1"/>
     <w:rsid w:val="00DF2D1D"/>
     <w:rsid w:val="00E001F1"/>
     <w:rsid w:val="00E04138"/>
+    <w:rsid w:val="00E062EA"/>
     <w:rsid w:val="00E200AE"/>
     <w:rsid w:val="00E55A23"/>
     <w:rsid w:val="00E707D0"/>
     <w:rsid w:val="00E76284"/>
     <w:rsid w:val="00E85D96"/>
     <w:rsid w:val="00E930F6"/>
     <w:rsid w:val="00E93647"/>
     <w:rsid w:val="00ED3F24"/>
     <w:rsid w:val="00ED737A"/>
+    <w:rsid w:val="00EE13B3"/>
     <w:rsid w:val="00EF1B8C"/>
     <w:rsid w:val="00EF3D01"/>
     <w:rsid w:val="00EF6213"/>
     <w:rsid w:val="00F12B41"/>
     <w:rsid w:val="00F150F2"/>
     <w:rsid w:val="00F22F8D"/>
     <w:rsid w:val="00F343B5"/>
     <w:rsid w:val="00F71FD3"/>
     <w:rsid w:val="00F77729"/>
     <w:rsid w:val="00F82817"/>
     <w:rsid w:val="00F84A5B"/>
     <w:rsid w:val="00F9032C"/>
     <w:rsid w:val="00F95BCA"/>
     <w:rsid w:val="00FC2D96"/>
     <w:rsid w:val="00FC517E"/>
     <w:rsid w:val="00FD08AD"/>
     <w:rsid w:val="00FD3421"/>
     <w:rsid w:val="00FE5C65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -10747,51 +11394,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="917130095">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26577/be.2022.v141.i3.13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5609-6738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3004-3975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imd.org/centers/world-competitiveness-center/rankings/world-digital-competitiveness/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10796-022-10313-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26577/be.2022.v141.i3.13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xxx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3004-3975" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xxxx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10796-022-10313-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5609-6738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xxxx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/&#1093;&#1093;&#1093;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\User\Desktop\&#1051;&#1080;&#1089;&#1090;%20Microsoft%20Excel.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ru-RU"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -11937,94 +12584,94 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{696F3F52-6279-4C73-8CCF-E3844188B0D7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58AC4445-EF6B-42C0-91B5-BD8345F43C67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>13906</Characters>
+  <Pages>1</Pages>
+  <Words>2695</Words>
+  <Characters>15364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>128</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16313</CharactersWithSpaces>
+  <CharactersWithSpaces>18023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Сауле Мамыраздыкова</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>