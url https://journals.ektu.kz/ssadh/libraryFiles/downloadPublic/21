--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -35,59 +35,59 @@
   <w:body>
     <w:p w14:paraId="4FFE619B" w14:textId="7668B9C9" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ЭКОНОМИКА И БИЗНЕС</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidR="00187577" w:rsidRPr="00187577">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E7C246E" wp14:editId="1764BA1C">
             <wp:simplePos x="2019300" y="716280"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="853440" cy="296545"/>
             <wp:effectExtent l="0" t="0" r="3810" b="8255"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Рисунок 7">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -97,153 +97,285 @@
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="853440" cy="296545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6CF350C5" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+    </w:p>
+    <w:p w14:paraId="77A28697" w14:textId="77777777" w:rsidR="00F85D42" w:rsidRPr="00F85D42" w:rsidRDefault="00F85D42" w:rsidP="00F85D42">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4D6E911F" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оригинальная статья</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Түпнұсқа мақала</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>paper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF350C5" w14:textId="0FCEC37B" w:rsidR="005955B9" w:rsidRPr="00961FB7" w:rsidRDefault="00F85D42" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="25C24055" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F33048">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961FB7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2E0441" w14:textId="77777777" w:rsidR="00F85D42" w:rsidRPr="00F85D42" w:rsidRDefault="00F85D42" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E911F" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">МРНТИ 06.54.13  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C24055" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JEL: O15, O32, L26  </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="003149CB">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EBC015" w14:textId="77777777" w:rsidR="00085134" w:rsidRPr="00EF3D01" w:rsidRDefault="00085134" w:rsidP="00544F72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D820DC5" w14:textId="25B315BC" w:rsidR="005955B9" w:rsidRPr="00813D9F" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
-[...47 lines deleted...]
-        <w:t>А.М. Саденова</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Саденова</w:t>
+      </w:r>
+      <w:r w:rsidR="00813D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D9F" w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А.М. </w:t>
       </w:r>
       <w:r w:rsidR="00085134" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28DBFBD5" wp14:editId="1F7B73F3">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -262,111 +394,132 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="167154" cy="167154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00992085" w:rsidRPr="00992085">
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidR="00992085" w:rsidRPr="00813D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00032766" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00992085" w:rsidRPr="00992085">
+      <w:r w:rsidR="00992085" w:rsidRPr="00813D9F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00032766" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rStyle w:val="af7"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">, А. </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Gola</w:t>
+      </w:r>
+      <w:r w:rsidR="00813D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D9F" w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А. </w:t>
       </w:r>
       <w:r w:rsidR="00085134" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32D74A9A" wp14:editId="78E6372F">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -404,51 +557,71 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>, Е. Геминхан</w:t>
+        <w:t>, Геминхан</w:t>
+      </w:r>
+      <w:r w:rsidR="00813D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D9F" w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е. </w:t>
       </w:r>
       <w:r w:rsidR="00085134" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C7A8661" wp14:editId="32DFFBA3">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -467,80 +640,100 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="167154" cy="167154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00992085" w:rsidRPr="00992085">
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidR="00992085" w:rsidRPr="00813D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00813D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...12 lines deleted...]
-        <w:t>, Е.А. Удовицкая</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, Удовицкая</w:t>
+      </w:r>
+      <w:r w:rsidR="00813D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00813D9F" w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е.А. </w:t>
       </w:r>
       <w:r w:rsidR="00085134" w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B5ECAFA" wp14:editId="55C575E7">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
@@ -559,77 +752,77 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="167154" cy="167154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00992085" w:rsidRPr="00992085">
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidR="00992085" w:rsidRPr="00813D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF3D01">
+      <w:r w:rsidRPr="00813D9F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="2"/>
+      <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="003149CB">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="2"/>
+        <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5156FEDB" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="117BEB8E" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
@@ -858,59 +1051,70 @@
       </w:r>
       <w:r w:rsidR="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
+      <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>В условиях Четвёртой промышленной революции человеческий капитал становится ключевым фактором устойчивого и инновационного развития экономик. Целью настоящего исследования является анализ структуры и состояния человеческого капитала в Республике Казахстан в контексте вызовов Индустрии 4.0, а также проектирование карты компетенций, необходимой для активизации инновационной активности предпринимательских структур. Методология исследования включает сравнительный анализ международных индикаторов (ИЧР, GII, IMD, GEM), изучение стратегических программ развития Казахстана и обобщение теоретических моделей компетенций, предложенных в зарубежной и отечественной литературе.</w:t>
+        <w:t>В условиях Четвёртой промышленной революции человеческий капитал становится ключевым фактором устойчивого и инновационного развития экономик. Целью настоящего исследования является анализ структуры и состояния человеческого капитала в Республике Казахстан в контексте вызовов Индустрии 4.0, а также проектирование карты компетенций, необходимой для активизации инновационной активности предпринимательских структур. Методология исследования включает сравнительный анализ международны</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>х индикаторов (ИЧР, GII, IMD, GEM), изучение стратегических программ развития Казахстана и обобщение теоретических моделей компетенций, предложенных в зарубежной и отечественной литературе.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A13C38" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00D15610">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
@@ -923,56 +1127,56 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Практическая значимость исследования заключается в том, что предложенная карта может быть использована как инструмент для проектирования образовательной политики, развития системы подготовки кадров и выработки стратегий цифровой трансформации на уровне компаний и отраслей. </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
+      <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="003149CB">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
+        <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB2A0F3" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18D536A4" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -1297,51 +1501,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="6"/>
       <w:r w:rsidR="003149CB">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CC6D91" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A903AA" w14:textId="603B9A4C" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+    <w:p w14:paraId="55A903AA" w14:textId="382CAAE2" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Для цитирования</w:t>
@@ -1435,56 +1639,76 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Е., Удовицкая</w:t>
       </w:r>
       <w:r w:rsidR="003149CB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Е.А. (2025). Проектирование карты компетенций человеческого капитала в условиях цифровой трансформации экономики.</w:t>
+        <w:t xml:space="preserve"> Е.А. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>). Проектирование карты компетенций человеческого капитала в условиях цифровой трансформации экономики.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3D01">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ocial</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
@@ -1542,138 +1766,145 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>umanities</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006618C7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006618C7">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="006618C7">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006618C7">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00F85D42">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298CF4DF" w14:textId="3A3C3040" w:rsidR="005100BD" w:rsidRPr="00544F72" w:rsidRDefault="005100BD" w:rsidP="005100BD">
+    <w:p w14:paraId="298CF4DF" w14:textId="05A98321" w:rsidR="005100BD" w:rsidRPr="00544F72" w:rsidRDefault="00085134" w:rsidP="005100BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Саденова</w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">А.М. </w:t>
       </w:r>
-      <w:r w:rsidR="00085134" w:rsidRPr="00544F72">
-[...9 lines deleted...]
-      <w:r w:rsidR="00085134" w:rsidRPr="00544F72">
+      <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="791DDFB1" wp14:editId="0A1B8B9B">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
@@ -1690,123 +1921,135 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="167154" cy="167154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00992085" w:rsidRPr="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00544F72">
+      <w:r w:rsidR="005100BD" w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
+      <w:r w:rsidR="00992085" w:rsidRPr="006637CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00544F72" w:rsidRPr="00544F72">
         <w:rPr>
           <w:rStyle w:val="af7"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
+      <w:r w:rsidR="005100BD" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F739C" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Gola</w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00544F72">
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r w:rsidR="00085134" w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3461CE47" wp14:editId="27334061">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
@@ -1844,61 +2087,81 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00CA60CD" w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00CA60CD" w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="005100BD" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Геминхан</w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00544F72">
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="00085134" w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54FC8FD3" wp14:editId="78266EDC">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
@@ -1915,81 +2178,102 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="167154" cy="167154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00992085" w:rsidRPr="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005955B9" w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="005100BD" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, Удовицкая</w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD" w:rsidRPr="00544F72">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е.А. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00544F72">
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="00085134" w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0764FFD3" wp14:editId="48B6F341">
             <wp:extent cx="156949" cy="156949"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="Obraz 2">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="988853649" name="Obraz 2">
                       <a:hlinkClick r:id="rId13"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
@@ -2006,56 +2290,57 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="167154" cy="167154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00992085" w:rsidRPr="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005955B9" w:rsidRPr="00544F72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9AD49F" w14:textId="77777777" w:rsidR="005100BD" w:rsidRPr="00544F72" w:rsidRDefault="005100BD" w:rsidP="005100BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
@@ -2241,50 +2526,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D053A5D" w14:textId="0772EBDB" w:rsidR="002B6A5C" w:rsidRPr="000B5D09" w:rsidRDefault="00121E44" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="000B5D09">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Э</w:t>
       </w:r>
       <w:r w:rsidR="00544F72" w:rsidRPr="000B5D09">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>кономиканың ци</w:t>
       </w:r>
       <w:r w:rsidRPr="000B5D09">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -2427,50 +2713,57 @@
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00544F72" w:rsidRPr="000B5D09">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>ж</w:t>
       </w:r>
       <w:r w:rsidRPr="000B5D09">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>обалау</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="7"/>
+      <w:r w:rsidR="001712C9">
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+        </w:rPr>
+        <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDD3FC8" w14:textId="77777777" w:rsidR="002B6A5C" w:rsidRPr="000B5D09" w:rsidRDefault="002B6A5C" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="762ADFA1" w14:textId="770F75E0" w:rsidR="00932C0A" w:rsidRPr="00544F72" w:rsidRDefault="00932C0A" w:rsidP="00D15610">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4328,100 +4621,170 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="064A66A0" w14:textId="55701C41" w:rsidR="00D16F7C" w:rsidRPr="007E46AD" w:rsidRDefault="00D16F7C" w:rsidP="007E46AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F8CF71" w14:textId="4035B77D" w:rsidR="00345AA8" w:rsidRPr="007E46AD" w:rsidRDefault="00345AA8" w:rsidP="007E46AD">
+    <w:p w14:paraId="48F8CF71" w14:textId="10C36D52" w:rsidR="00345AA8" w:rsidRPr="007E46AD" w:rsidRDefault="00345AA8" w:rsidP="007E46AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>For citation:</w:t>
       </w:r>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Sadenova A.M., Gola A., Geminkhan E., Udovitskaya</w:t>
+        <w:t>Sadenova</w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E46AD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A.M., Gola</w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E46AD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A., Geminkhan</w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E46AD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E., Udovitskaya</w:t>
+      </w:r>
+      <w:r w:rsidR="006637CD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00777A51" w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> E.</w:t>
       </w:r>
       <w:r w:rsidR="00777A51" w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -4568,115 +4931,176 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2E2D65" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="7"/>
+      <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Введение  </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="7"/>
+      <w:commentRangeEnd w:id="8"/>
       <w:r w:rsidR="009313B7">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="7"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F90627F" w14:textId="2FC08AA2" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="009F715E">
+        <w:commentReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F90627F" w14:textId="2247CDFC" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Четвертая промышленная революция (Индустрия 4.0) характеризуется слиянием физических, цифровых и биологических технологий, размывающим границы между ними​. Эти быстрые технологические изменения создают как новые возможности для экономического роста, так и серьезные вызовы для человеческого капитала. Индустрия 4.0 обусловила появление кибер-физических систем, больших данных, искусственного интеллекта и других прорывных технологий, требующих от рабочей силы новых знаний и навыков (Hecklau et al., 2016; Alhloul &amp; Kiss, 2022). По мнению К. Шваба, масштабы и скорость этих изменений беспрецедентны, и общества должны адаптироваться к новым условиям, чтобы обеспечить устой</w:t>
-[...20 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Четвертая промышленная революция (Индустрия 4.0) характеризуется слиянием физических, цифровых и биологических технологий,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01639">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> размывающим границы между ними</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Эти быстрые технологические изменения создают как новые возможности для экономического роста, так и серьезные вызовы для человеческого капитала. Индустрия 4.0 обусловила появление кибер-физических систем, больших данных, искусственного интеллекта и других прорывных технологий, требующих от рабочей силы новых знаний и навыков (Hecklau </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01639">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и др</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 2016; Alhloul </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01639">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kiss, 2022). По мнению К. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01639">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Schwab (2016)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, масштабы и скорость этих изменений беспрецедентны, и общества должны адаптироваться к новым условиям, чтобы обеспечить устой</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01639">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чивое развитие</w:t>
+      </w:r>
       <w:r w:rsidR="003149CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207B5A56" w14:textId="42A3307B" w:rsidR="009F715E" w:rsidRPr="003149CB" w:rsidRDefault="003149CB" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
@@ -4716,92 +5140,126 @@
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Литературный обзор </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C563AB9" w14:textId="1743308E" w:rsidR="009F715E" w:rsidRDefault="009F715E" w:rsidP="009F715E">
+    <w:p w14:paraId="7C563AB9" w14:textId="41A2F1EB" w:rsidR="009F715E" w:rsidRDefault="009F715E" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Появление концепции Индустрии 4.0 ознаменовало коренной сдвиг в требуемых навыках работников. Новые технологии – от автоматизации и роботизации до аналитики больших данных и искусственного интеллекта – требуют от персонала более высоких и комплексных компетенций, чем прежде (Hecklau et al., 2016; Kowal et al., 2022; Alhloul &amp; Kiss, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Появление концепции Индустрии 4.0 ознаменовало коренной сдвиг в требуемых навыках работников. Новые технологии – от автоматизации и роботизации до аналитики больших данных и искусственного интеллекта – требуют от персонала более высоких и комплексных компетенций, чем прежде (Hecklau </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01639">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и др</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>2022)​</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">., 2016; Kowal </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01639">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и др., 2022; Alhloul и Kiss, 2022)</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. В традиционном понимании под «навыком» подразумевается умение выполнять определенную задачу или решать проблему, однако для экономики 4.0 этого недостаточно​. Необходимо наличие компетенций – то есть способности эффективно применять совокупность знаний, умений и личностных качеств в сложных и нестандартных ситуациях. Исследователи отмечают, что управлять технологиями Индустрии 4.0 смогут лишь высококвалифицированные кадры​, способные к непрерывному обучению на протяжении всей жизни (Schwab, 2016; OECD, </w:t>
+        <w:t>. В традиционном понимании под «навыком» подразумевается умение выполнять определенную задачу или решать проблему, однако для э</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01639">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кономики 4.0 этого недостаточно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Необходимо наличие компетенций – то есть способности эффективно применять совокупность знаний, умений и личностных качеств в сложных и нестандартных ситуациях. Исследователи отмечают, что управлять технологиями Индустрии 4.0 смогут лишь высококвалифицированные кадры, способные к непрерывному обучению на протяжении всей жизни (Schwab, 2016; OECD, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2024)</w:t>
       </w:r>
       <w:r w:rsidR="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="07AA7B06" w14:textId="2EB67DE4" w:rsidR="009313B7" w:rsidRPr="009C4561" w:rsidRDefault="009313B7" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
@@ -4964,73 +5422,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Результаты и их обсуждение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0217B44F" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="009F715E">
+    <w:p w14:paraId="0217B44F" w14:textId="422F6C51" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Казахстан достиг высоких значений индекса человеческого развития: в 2024 г. ИЧР составил 0,802, что соответствует 67-му месту среди 191 страны и относится к категории очень высокого развития. Для сравнения, среднее значение ИЧР по странам Европы и Центральной Азии – около 0,8, то есть Казахстан находится примерно на уровне среднего по региону. Высокий ИЧР отражает существенные достижения в сфере образования: грамотность взрослого населения превышает 99%, почти 64% лиц имеют послесреднее или высшее образование​. По данным ПРООН, ожидаемая продолжительность обучения в Казахстане составляет около 15 лет, а средняя продолжительность – около 11,8 года, что близко к показателям развитых стран. Это указывает на накопленный человеческий капитал в виде образовательных достижений.</w:t>
+        <w:t>Казахстан достиг высоких значений индекса человеческого развития: в 2024 г. ИЧР составил 0,802, что соответствует 67-му месту среди 191 страны и относится к категории очень высокого развития. Для сравнения, среднее значение ИЧР по странам Европы и Центральной Азии – около 0,8, то есть Казахстан находится примерно на уровне среднего по региону. Высокий ИЧР отражает существенные достижения в сфере образования: грамотность взрослого населения превышает 99%, почти 64% лиц имеют посл</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01639">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>есреднее или высшее образование</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. По данным ПРООН, ожидаемая продолжительность обучения в Казахстане составляет около 15 лет, а средняя продолжительность – около 11,8 года, что близко к показателям развитых стран. Это указывает на накопленный человеческий капитал в виде образовательных достижений.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A8BA1D" w14:textId="77777777" w:rsidR="009313B7" w:rsidRDefault="009313B7" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
@@ -5382,51 +5858,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B863B13" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Сравнение / ранг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F715E" w:rsidRPr="00187577" w14:paraId="67A41D58" w14:textId="77777777" w:rsidTr="00B917CF">
+      <w:tr w:rsidR="009F715E" w:rsidRPr="00961FB7" w14:paraId="67A41D58" w14:textId="77777777" w:rsidTr="00B917CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31922CCC" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Индекс человеческого развития (ИЧР)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5597,51 +6073,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DF193E0" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>~2900 – Россия; &gt;4000 – среднее по ОЭСР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F715E" w:rsidRPr="00187577" w14:paraId="0BB9E3C1" w14:textId="77777777" w:rsidTr="00B917CF">
+      <w:tr w:rsidR="009F715E" w:rsidRPr="00961FB7" w14:paraId="0BB9E3C1" w14:textId="77777777" w:rsidTr="00B917CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61AC62D9" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Расходы на НИОКР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5669,51 +6145,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DD1FBE8" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>98-е место в мире; цель Казахстана – 1% ВВП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F715E" w:rsidRPr="00187577" w14:paraId="61AD2F63" w14:textId="77777777" w:rsidTr="00B917CF">
+      <w:tr w:rsidR="009F715E" w:rsidRPr="00961FB7" w14:paraId="61AD2F63" w14:textId="77777777" w:rsidTr="00B917CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="756308E0" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Глобальный инновационный индекс (GII)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5741,51 +6217,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21A21285" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4-е в Центральной Азии; 27-е среди стран выше среднего дохода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F715E" w:rsidRPr="00187577" w14:paraId="305C1E24" w14:textId="77777777" w:rsidTr="00B917CF">
+      <w:tr w:rsidR="009F715E" w:rsidRPr="00961FB7" w14:paraId="305C1E24" w14:textId="77777777" w:rsidTr="00B917CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BFFD636" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Индекс цифровой конкурентоспособности (IMD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5813,51 +6289,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4365B84C" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Выше Италии, Индии, Турции, Португалии; 1-е место в СНГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F715E" w:rsidRPr="00187577" w14:paraId="58E4AD64" w14:textId="77777777" w:rsidTr="00B917CF">
+      <w:tr w:rsidR="009F715E" w:rsidRPr="00961FB7" w14:paraId="58E4AD64" w14:textId="77777777" w:rsidTr="00B917CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58FD1F72" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Позиция по компоненту «Готовность к будущему» (</w:t>
             </w:r>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5905,51 +6381,51 @@
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Лучший показатель Казахстана в структуре рейтинга </w:t>
             </w:r>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>IMD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F715E" w:rsidRPr="00187577" w14:paraId="6AA4988B" w14:textId="77777777" w:rsidTr="00B917CF">
+      <w:tr w:rsidR="009F715E" w:rsidRPr="00961FB7" w14:paraId="6AA4988B" w14:textId="77777777" w:rsidTr="00B917CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57DCAC9E" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Позиция по компоненту «Технологии» (</w:t>
             </w:r>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5991,51 +6467,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2227C45B" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Снижение на фоне институциональных барьеров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F715E" w:rsidRPr="00187577" w14:paraId="2983D98D" w14:textId="77777777" w:rsidTr="00B917CF">
+      <w:tr w:rsidR="009F715E" w:rsidRPr="00961FB7" w14:paraId="2983D98D" w14:textId="77777777" w:rsidTr="00B917CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="477D0342" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Индекс цифровых навыков (</w:t>
             </w:r>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6116,51 +6592,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B488E31" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Входит в верхнюю треть из 134 стран</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F715E" w:rsidRPr="00187577" w14:paraId="677EF92F" w14:textId="77777777" w:rsidTr="00B917CF">
+      <w:tr w:rsidR="009F715E" w:rsidRPr="00961FB7" w14:paraId="677EF92F" w14:textId="77777777" w:rsidTr="00B917CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="423DB17E" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ранние предприниматели (TEA, GEM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6220,51 +6696,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> в рейтинге </w:t>
             </w:r>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>GEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F715E" w:rsidRPr="00187577" w14:paraId="2D46B1FE" w14:textId="77777777" w:rsidTr="00B917CF">
+      <w:tr w:rsidR="009F715E" w:rsidRPr="00961FB7" w14:paraId="2D46B1FE" w14:textId="77777777" w:rsidTr="00B917CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0D2A5D37" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="00B917CF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4561">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6396,548 +6872,856 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50199562" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="009F715E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="8"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="009C4561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Список литературы </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="8"/>
+      <w:commentRangeEnd w:id="9"/>
       <w:r w:rsidR="00130642">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0084BD67" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="009F715E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F62C200" w14:textId="181304D5" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="008F0F65">
+    <w:p w14:paraId="4F9D460E" w14:textId="77777777" w:rsidR="00F85D42" w:rsidRPr="008A615B" w:rsidRDefault="00F85D42" w:rsidP="00F85D42">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="318" w:hanging="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C4561">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="009F715E">
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abedin, B., Meske, C., &amp; Junglas, I. (2022). Designing and managing human-AI interactions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Information Systems Frontiers</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 24, 691–697. </w:t>
+        <w:t>Information Systems Frontiers, 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 691-697. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="0065672B">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10796-022-10313-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A867065" w14:textId="489112A5" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="008F0F65">
+    <w:p w14:paraId="5F957322" w14:textId="77777777" w:rsidR="00F85D42" w:rsidRPr="00AA4841" w:rsidRDefault="00F85D42" w:rsidP="00F85D42">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="318" w:hanging="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C4561">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B917CF">
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fisher, M. M., &amp; Levene, M. (Eds.). (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>IMD World Digital Competitiveness Ranking 2024.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Institute for Management Development. </w:t>
+        <w:t>Smart cities: Critical debates on big data, urban development and social justice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Routledge. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00B917CF" w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="0065672B">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://www.imd.org/centers/world-competitiveness-center/rankings/world-digital-competitiveness/</w:t>
+          <w:t>https://doi.org/ххх</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B917CF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C4561">
+      <w:r w:rsidRPr="00AA4841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6F0A11" w14:textId="29770861" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="00B917CF" w:rsidP="008F0F65">
+    <w:p w14:paraId="036EB659" w14:textId="77777777" w:rsidR="00F85D42" w:rsidRDefault="00F85D42" w:rsidP="00F85D42">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="318" w:hanging="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...80 lines deleted...]
-      <w:r w:rsidR="009F715E" w:rsidRPr="00B917CF">
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMD World Competitiveness Center. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Журнал экономических исследований и делового администрирования</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 141(3), 138–150. </w:t>
+        <w:t xml:space="preserve">IMD World Digital Competitiveness Ranking 2024. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institute for Management Development. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="0065672B">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://doi.org/10.26577/be.2022.v141.i3.13</w:t>
+          <w:t>https://www.xxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...80 lines deleted...]
-      <w:r w:rsidR="009F715E" w:rsidRPr="00B917CF">
+    </w:p>
+    <w:p w14:paraId="49562363" w14:textId="77777777" w:rsidR="00F85D42" w:rsidRPr="00A74BD3" w:rsidRDefault="00F85D42" w:rsidP="00F85D42">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Архив Президента Российской Федерации. (б.д.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Zhurnal ekonomicheskikh issledovaniy i delovogo administrirovaniya</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 141(3), 138–150. </w:t>
+        <w:t>Архивный документ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Ф. 3, Оп. 158, Д. 116, Л. 116–120]. г. Москва, Россия. https://xxxx // Arkhiv Prezidenta Rossiyskoy Federatsii. (n.d.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Arkhivnyy dokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [F. 3, Op. 158, D. 116, L. 116–120]. Moscow, Russia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08986981" w14:textId="7162CECE" w:rsidR="00F85D42" w:rsidRDefault="00F85D42" w:rsidP="00F85D42">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нурпеисова, А.К. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Управление инновационной активностью промышленных предприятий Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Диссертация на соискание степени доктора PhD, Казахский экономический университет имени Турара Рыскулова]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="00AF14AE">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://doi.org/10.26577/be.2022.v141.i3.13</w:t>
+          <w:t>https://doi.org/xxxx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-    <w:p w14:paraId="5C740BD6" w14:textId="138BB0E8" w:rsidR="001457CA" w:rsidRPr="00B917CF" w:rsidRDefault="001457CA" w:rsidP="00B917CF">
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// Nurpeisova, A.K. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Upravlenie innovatsionnoy aktivnost'yu promyshlennykh predpriyatiy Respubliki Kazakhstan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Dissertacija na soiskanie stepeni doktora PhD, Kazahskij jekonomicheskij universitet imeni Turara Ryskulova]. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00AF14AE">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1439DA" w14:textId="03B86612" w:rsidR="00F85D42" w:rsidRDefault="00F85D42" w:rsidP="00F85D42">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оспанова, Ш.А. (2022). Развитие человеческого капитала в цифровую эпоху. В А.Б. Калиева (Ред.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Экономика знаний: тренды и перспективы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (стр. 87–105). Нур-Султан: Экономика. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00AF14AE">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// Ospanova, Sh.A. (2022). Razvitie chelovecheskogo kapitala v cifrovuju jepohu. V A.B. Kalieva (Red.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jekonomika znanij: trendy i perspektivy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(str. 87–105). Nur-Sultan: Jekonomika. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="0065672B">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4D7DC6" w14:textId="29D33B68" w:rsidR="00F85D42" w:rsidRDefault="00F85D42" w:rsidP="00F85D42">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республика Казахстан. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан «О государственном управлении» от 24 мая 2020 года № 32-VІ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00AF14AE">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// Respublika Kazahstan. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Zakon Respubliki Kazahstan «O gosudarstvennom upravlenii» ot 24 maja 2020 goda № 32-VІ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="0065672B">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78409171" w14:textId="7F99C585" w:rsidR="00B917CF" w:rsidRPr="005249B6" w:rsidRDefault="00F85D42" w:rsidP="00F85D42">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сабиева, А.М. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Финансовая устойчивость предприятий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Алматы: Экономика. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00AF14AE">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">// Sabieva, A.M. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Finansovaja ustojchivost' predprijatij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Almaty: Jekonomika. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00AF14AE">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://xxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C740BD6" w14:textId="138BB0E8" w:rsidR="001457CA" w:rsidRPr="005249B6" w:rsidRDefault="001457CA" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="9"/>
+      <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="00B917CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Сведени</w:t>
       </w:r>
       <w:r w:rsidR="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
+      <w:r w:rsidRPr="005249B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B917CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> об авторах</w:t>
-[...1 lines deleted...]
-      <w:commentRangeEnd w:id="9"/>
+        <w:t>об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005249B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B917CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>авторах</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="10"/>
       <w:r w:rsidR="009313B7">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="9"/>
+        <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EECBA1" w14:textId="2E3F9562" w:rsidR="0077351C" w:rsidRPr="0082798A" w:rsidRDefault="0077351C" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Саденова Асель Маратовна</w:t>
       </w:r>
       <w:r w:rsidRPr="0082798A">
         <w:rPr>
@@ -6960,51 +7744,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="0082798A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>assadenova</w:t>
         </w:r>
         <w:r w:rsidRPr="0082798A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -7054,51 +7838,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="0082798A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="0082798A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -7114,133 +7898,142 @@
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
         <w:r w:rsidRPr="0082798A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>/0000-0003-4052-8830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="790692A9" w14:textId="782FD250" w:rsidR="0077351C" w:rsidRPr="0077351C" w:rsidRDefault="0077351C" w:rsidP="00B917CF">
+    <w:p w14:paraId="790692A9" w14:textId="6C914126" w:rsidR="0077351C" w:rsidRPr="0077351C" w:rsidRDefault="0077351C" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arkadiusz</w:t>
       </w:r>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gola</w:t>
       </w:r>
+      <w:r w:rsidR="006637CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –  доктор технических наук, Люблинский Технологический Университет, Люблин, Польша, </w:t>
+        <w:t xml:space="preserve">доктор технических наук, Люблинский Технологический Университет, Люблин, Польша, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -7290,51 +8083,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -7518,81 +8311,81 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – әлеуметтік ғылымдар магистрі, Д. Серікбаев атындағы Шығыс Қазақстан техникалық университеті, Өскемен қ., Қазақстан</w:t>
       </w:r>
       <w:r w:rsidR="00FD08AD" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>, e</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>assadenova@edu.ektu.kz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>, ORCID:</w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4052-8830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="492B866A" w14:textId="62BB5FAA" w:rsidR="00D15610" w:rsidRPr="0077351C" w:rsidRDefault="00D15610" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
@@ -7609,90 +8402,90 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – техникалық ғылымдар докторы, Люблин технологиялық университеті, Люблин қ., Польша, </w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">-mail:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>a.gola@pollub.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2935-5003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFD780F" w14:textId="141167B6" w:rsidR="00FD08AD" w:rsidRDefault="009313B7" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -7724,50 +8517,51 @@
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="588808CB" w14:textId="3CF3B735" w:rsidR="00FD08AD" w:rsidRPr="0077351C" w:rsidRDefault="00FD08AD" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Information</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
@@ -7849,86 +8643,86 @@
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Master of Social Sciences, D. Serikbayev East Kazakhstan technical university, Ust-Kamenogorsk, Kazakhstan,  </w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>assadenova@edu.ektu.kz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4052-8830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03C1470D" w14:textId="1FD34EE7" w:rsidR="00FD08AD" w:rsidRDefault="00FD08AD" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -7955,86 +8749,86 @@
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Master of Social Sciences, Lublin University of Technology, </w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-mail:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>a.gola@pollub.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:r w:rsidR="00992085" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2935-5003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0077351C" w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0886C1D9" w14:textId="7AC4656A" w:rsidR="009313B7" w:rsidRDefault="009313B7" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8089,51 +8883,51 @@
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B1166" w:rsidRPr="00EF3D01" w:rsidSect="00CA38F5">
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="964" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:comment w:id="1" w:author="User" w:date="2025-05-06T15:30:00Z" w:initials="U">
+  <w:comment w:id="0" w:author="User" w:date="2025-05-06T15:30:00Z" w:initials="U">
     <w:p w14:paraId="7C46EEE3" w14:textId="57E9A395" w:rsidR="003149CB" w:rsidRPr="003149CB" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Код </w:t>
       </w:r>
       <w:r>
         <w:t>JEL</w:t>
       </w:r>
       <w:r w:rsidRPr="003149CB">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
@@ -8141,158 +8935,173 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>олько для раздела «Экономика и бизнес»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>(не менее трех)</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="2" w:author="User" w:date="2025-05-06T15:27:00Z" w:initials="U">
+  <w:comment w:id="1" w:author="User" w:date="2025-05-06T15:27:00Z" w:initials="U">
     <w:p w14:paraId="2A68A122" w14:textId="5676E404" w:rsidR="003149CB" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Правой кнопки мыши по значку </w:t>
       </w:r>
       <w:r>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="003149CB">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>затем изменить гиперссылку, в появившемся окне изменить поле «Адрес» на персональную ссылку.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399C15A6" w14:textId="340A83F5" w:rsidR="003149CB" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Надстрочной индекс с номерами указывает на аффилиацию. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127510C5" w14:textId="6E9BAAEF" w:rsidR="003149CB" w:rsidRPr="003149CB" w:rsidRDefault="003149CB">
+    <w:p w14:paraId="127510C5" w14:textId="7C0688DA" w:rsidR="003149CB" w:rsidRPr="003149CB" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Надстрочной индекс </w:t>
       </w:r>
       <w:r w:rsidR="008F0F65">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>символом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>», указывает на автора-корреспондента.</w:t>
       </w:r>
+      <w:r w:rsidR="001712C9">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оформляется в виде сноски.</w:t>
+      </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="User" w:date="2025-05-06T15:25:00Z" w:initials="U">
-    <w:p w14:paraId="4540DFBB" w14:textId="6C214955" w:rsidR="003149CB" w:rsidRPr="003149CB" w:rsidRDefault="003149CB">
+  <w:comment w:id="2" w:author="User" w:date="2025-05-06T15:25:00Z" w:initials="U">
+    <w:p w14:paraId="4540DFBB" w14:textId="771C28D0" w:rsidR="003149CB" w:rsidRPr="003149CB" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Аннотация 200-250 слов</w:t>
+        <w:t xml:space="preserve">Аннотация </w:t>
+      </w:r>
+      <w:r w:rsidR="00961FB7">
+        <w:t>150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-250 слов</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="User" w:date="2025-05-06T15:26:00Z" w:initials="U">
     <w:p w14:paraId="54073F4F" w14:textId="5BD9D7D0" w:rsidR="003149CB" w:rsidRPr="003149CB" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Ключевые слова от 5-8</w:t>
       </w:r>
     </w:p>
   </w:comment>
@@ -8332,115 +9141,284 @@
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="User" w:date="2025-05-06T15:26:00Z" w:initials="U">
     <w:p w14:paraId="61C4713D" w14:textId="3DED21CC" w:rsidR="003149CB" w:rsidRPr="003149CB" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Писать при необходимости</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="7" w:author="User" w:date="2025-05-06T15:35:00Z" w:initials="U">
+  <w:comment w:id="7" w:author="User" w:date="2026-05-15T10:10:00Z" w:initials="U">
+    <w:p w14:paraId="21BD1247" w14:textId="7F406C8F" w:rsidR="001712C9" w:rsidRPr="001712C9" w:rsidRDefault="001712C9">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a8"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="001712C9">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Настоятельно просим обеспечить полное соответствие переводов титульных страниц на казахском и английском языках русск</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оязычной версии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001712C9">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="8" w:author="User" w:date="2025-05-06T15:35:00Z" w:initials="U">
     <w:p w14:paraId="521548D2" w14:textId="41BACBC7" w:rsidR="009313B7" w:rsidRPr="009313B7" w:rsidRDefault="009313B7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Начиная с раздела «Введение» до раздела «Заключение» (включительно) объем должен составлять от 4000 до 8000 слов.  </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="User" w:date="2025-05-06T15:49:00Z" w:initials="U">
-    <w:p w14:paraId="45F2C283" w14:textId="122AE982" w:rsidR="00130642" w:rsidRDefault="00130642">
+  <w:comment w:id="9" w:author="User" w:date="2025-05-06T15:49:00Z" w:initials="U">
+    <w:p w14:paraId="45F2C283" w14:textId="5039B576" w:rsidR="00130642" w:rsidRDefault="00130642">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Список литературы не менее 15 источников в стиле АРА (7 редакции)</w:t>
       </w:r>
       <w:r w:rsidR="00367A23">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>. Ссылки должны быть активными.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D4D60FD" w14:textId="32686532" w:rsidR="00130642" w:rsidRPr="00130642" w:rsidRDefault="00130642">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85D42">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>в алфавитном порядке.</w:t>
+      </w:r>
+      <w:r w:rsidR="00367A23">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ссылки должны быть активными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4D60FD" w14:textId="366FEF78" w:rsidR="00130642" w:rsidRDefault="00130642">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Транслитерация через двойной слеш</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3C9D6C7A" w14:textId="77777777" w:rsidR="001712C9" w:rsidRDefault="001712C9" w:rsidP="001712C9">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E70C2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транслитерация источников кириллических осуществляется через специальные сервисы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E57620D" w14:textId="77777777" w:rsidR="001712C9" w:rsidRDefault="001712C9" w:rsidP="001712C9">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E70C2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с русского языка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E70C2">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E70C2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="008B7548">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>http://translit.net</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005E70C2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795995D7" w14:textId="77777777" w:rsidR="001712C9" w:rsidRPr="008A615B" w:rsidRDefault="001712C9" w:rsidP="001712C9">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E70C2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с казахского языка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E70C2">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E70C2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="008B7548">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>https://qazlat.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005E70C2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F42B16C" w14:textId="77777777" w:rsidR="001712C9" w:rsidRPr="00130642" w:rsidRDefault="001712C9">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="User" w:date="2025-05-06T15:43:00Z" w:initials="U">
+  <w:comment w:id="10" w:author="User" w:date="2025-05-06T15:43:00Z" w:initials="U">
     <w:p w14:paraId="5B738B77" w14:textId="7383CD7B" w:rsidR="009313B7" w:rsidRPr="009313B7" w:rsidRDefault="009313B7">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Ссылки на е-</w:t>
       </w:r>
       <w:r>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
@@ -8453,70 +9431,71 @@
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> должны быть активными</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:commentEx w15:paraId="7C46EEE3" w15:done="0"/>
   <w15:commentEx w15:paraId="127510C5" w15:done="0"/>
   <w15:commentEx w15:paraId="4540DFBB" w15:done="0"/>
   <w15:commentEx w15:paraId="54073F4F" w15:done="0"/>
   <w15:commentEx w15:paraId="39356F16" w15:done="0"/>
   <w15:commentEx w15:paraId="61C4713D" w15:done="0"/>
+  <w15:commentEx w15:paraId="21BD1247" w15:done="0"/>
   <w15:commentEx w15:paraId="521548D2" w15:done="0"/>
-  <w15:commentEx w15:paraId="2D4D60FD" w15:done="0"/>
+  <w15:commentEx w15:paraId="7F42B16C" w15:done="0"/>
   <w15:commentEx w15:paraId="5B738B77" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CDEF78F" w14:textId="77777777" w:rsidR="003D4489" w:rsidRDefault="003D4489" w:rsidP="004402AB">
+    <w:p w14:paraId="76F749AB" w14:textId="77777777" w:rsidR="00256195" w:rsidRDefault="00256195" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09919F3A" w14:textId="77777777" w:rsidR="003D4489" w:rsidRDefault="003D4489" w:rsidP="004402AB">
+    <w:p w14:paraId="2419D109" w14:textId="77777777" w:rsidR="00256195" w:rsidRDefault="00256195" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8541,61 +9520,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="772E9E21" w14:textId="77777777" w:rsidR="003D4489" w:rsidRDefault="003D4489" w:rsidP="004402AB">
+    <w:p w14:paraId="56FCFD7D" w14:textId="77777777" w:rsidR="00256195" w:rsidRDefault="00256195" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="782A3F8C" w14:textId="77777777" w:rsidR="003D4489" w:rsidRDefault="003D4489" w:rsidP="004402AB">
+    <w:p w14:paraId="7F214C00" w14:textId="77777777" w:rsidR="00256195" w:rsidRDefault="00256195" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0F266426" w14:textId="5879381E" w:rsidR="003149CB" w:rsidRPr="00032766" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af7"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00032766">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
@@ -8635,124 +9614,124 @@
       </w:pPr>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rStyle w:val="af7"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хат-хабаршы авторы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00032766">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Саденова Асель Маратовна, e-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="003D4489">
+      <w:r w:rsidR="00256195">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="003D4489" w:rsidRPr="00187577">
+      <w:r w:rsidR="00256195" w:rsidRPr="00961FB7">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489">
+      <w:r w:rsidR="00256195">
         <w:instrText>HYPERLINK</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489" w:rsidRPr="00187577">
+      <w:r w:rsidR="00256195" w:rsidRPr="00961FB7">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> "</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489">
+      <w:r w:rsidR="00256195">
         <w:instrText>mailto</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489" w:rsidRPr="00187577">
+      <w:r w:rsidR="00256195" w:rsidRPr="00961FB7">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>:</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489">
+      <w:r w:rsidR="00256195">
         <w:instrText>assadenova</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489" w:rsidRPr="00187577">
+      <w:r w:rsidR="00256195" w:rsidRPr="00961FB7">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>@</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489">
+      <w:r w:rsidR="00256195">
         <w:instrText>edu</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489" w:rsidRPr="00187577">
+      <w:r w:rsidR="00256195" w:rsidRPr="00961FB7">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489">
+      <w:r w:rsidR="00256195">
         <w:instrText>ektu</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489" w:rsidRPr="00187577">
+      <w:r w:rsidR="00256195" w:rsidRPr="00961FB7">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489">
+      <w:r w:rsidR="00256195">
         <w:instrText>kz</w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489" w:rsidRPr="00187577">
+      <w:r w:rsidR="00256195" w:rsidRPr="00961FB7">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D4489">
+      <w:r w:rsidR="00256195">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E671FD">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>assadenova@edu.ektu.kz</w:t>
       </w:r>
-      <w:r w:rsidR="003D4489">
+      <w:r w:rsidR="00256195">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="54BFE44F" w14:textId="3E0DC22E" w:rsidR="003149CB" w:rsidRPr="00D15610" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
       <w:r w:rsidRPr="00D15610">
         <w:rPr>
           <w:rStyle w:val="af7"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15610">
         <w:t xml:space="preserve">Corresponding author: </w:t>
       </w:r>
@@ -9432,223 +10411,233 @@
     <w:rsid w:val="00077AC6"/>
     <w:rsid w:val="00077C57"/>
     <w:rsid w:val="0008055C"/>
     <w:rsid w:val="000827D4"/>
     <w:rsid w:val="00085134"/>
     <w:rsid w:val="000A15E4"/>
     <w:rsid w:val="000B1F6D"/>
     <w:rsid w:val="000B29E4"/>
     <w:rsid w:val="000B5D09"/>
     <w:rsid w:val="000B7FF2"/>
     <w:rsid w:val="000C6F2D"/>
     <w:rsid w:val="000D7050"/>
     <w:rsid w:val="000D7E23"/>
     <w:rsid w:val="000E28C7"/>
     <w:rsid w:val="000E4543"/>
     <w:rsid w:val="001112C2"/>
     <w:rsid w:val="00121E44"/>
     <w:rsid w:val="001256F2"/>
     <w:rsid w:val="00130642"/>
     <w:rsid w:val="00131A4F"/>
     <w:rsid w:val="00141322"/>
     <w:rsid w:val="001457CA"/>
     <w:rsid w:val="00160C5E"/>
     <w:rsid w:val="00165D4A"/>
     <w:rsid w:val="001670FA"/>
+    <w:rsid w:val="001712C9"/>
     <w:rsid w:val="00187577"/>
     <w:rsid w:val="001A6389"/>
     <w:rsid w:val="001C1392"/>
     <w:rsid w:val="001C36D7"/>
     <w:rsid w:val="001D5C80"/>
     <w:rsid w:val="001E22FF"/>
+    <w:rsid w:val="001E3E93"/>
     <w:rsid w:val="001E5B89"/>
     <w:rsid w:val="001E62F7"/>
     <w:rsid w:val="0020385E"/>
     <w:rsid w:val="0020566B"/>
     <w:rsid w:val="00230317"/>
     <w:rsid w:val="002340C4"/>
     <w:rsid w:val="00240375"/>
     <w:rsid w:val="002404E4"/>
     <w:rsid w:val="002448FE"/>
+    <w:rsid w:val="00256195"/>
     <w:rsid w:val="00265F25"/>
     <w:rsid w:val="00276233"/>
     <w:rsid w:val="00280E90"/>
     <w:rsid w:val="00287BD5"/>
     <w:rsid w:val="0029429F"/>
     <w:rsid w:val="0029459E"/>
     <w:rsid w:val="002A33FC"/>
     <w:rsid w:val="002A5C94"/>
     <w:rsid w:val="002B6A5C"/>
     <w:rsid w:val="00302D03"/>
     <w:rsid w:val="00303B97"/>
     <w:rsid w:val="00305CF8"/>
     <w:rsid w:val="003060CD"/>
     <w:rsid w:val="003149CB"/>
+    <w:rsid w:val="00342C92"/>
     <w:rsid w:val="00345AA8"/>
     <w:rsid w:val="00350748"/>
     <w:rsid w:val="00364E06"/>
     <w:rsid w:val="0036721F"/>
     <w:rsid w:val="00367A23"/>
     <w:rsid w:val="00376D98"/>
     <w:rsid w:val="003909E5"/>
     <w:rsid w:val="00394E59"/>
     <w:rsid w:val="003A1391"/>
     <w:rsid w:val="003A3A1A"/>
     <w:rsid w:val="003B7DEB"/>
     <w:rsid w:val="003B7F26"/>
     <w:rsid w:val="003C2D05"/>
     <w:rsid w:val="003C2D4A"/>
     <w:rsid w:val="003D0AD7"/>
     <w:rsid w:val="003D4489"/>
     <w:rsid w:val="003E0DE8"/>
     <w:rsid w:val="003E2A49"/>
     <w:rsid w:val="003E3794"/>
     <w:rsid w:val="003F4536"/>
     <w:rsid w:val="00401F72"/>
     <w:rsid w:val="00406E04"/>
     <w:rsid w:val="00414268"/>
     <w:rsid w:val="004270BC"/>
     <w:rsid w:val="00430D71"/>
     <w:rsid w:val="0043452A"/>
     <w:rsid w:val="00436F71"/>
     <w:rsid w:val="004402AB"/>
     <w:rsid w:val="00455575"/>
     <w:rsid w:val="0047062A"/>
     <w:rsid w:val="00473EC5"/>
     <w:rsid w:val="004902B1"/>
     <w:rsid w:val="0049056C"/>
     <w:rsid w:val="00494D62"/>
     <w:rsid w:val="004A088F"/>
     <w:rsid w:val="004A3931"/>
     <w:rsid w:val="004A5503"/>
     <w:rsid w:val="004C6C30"/>
     <w:rsid w:val="005014C2"/>
     <w:rsid w:val="005030C1"/>
     <w:rsid w:val="00503896"/>
     <w:rsid w:val="005057B6"/>
     <w:rsid w:val="00507F76"/>
     <w:rsid w:val="005100BD"/>
     <w:rsid w:val="00511914"/>
     <w:rsid w:val="005139F3"/>
+    <w:rsid w:val="005249B6"/>
     <w:rsid w:val="0052595C"/>
     <w:rsid w:val="005430AF"/>
     <w:rsid w:val="00544F72"/>
     <w:rsid w:val="00555E68"/>
     <w:rsid w:val="00563DA4"/>
     <w:rsid w:val="00572732"/>
     <w:rsid w:val="00576F21"/>
     <w:rsid w:val="00586BB1"/>
     <w:rsid w:val="005955B9"/>
     <w:rsid w:val="005B0395"/>
     <w:rsid w:val="005D2763"/>
     <w:rsid w:val="005D729C"/>
     <w:rsid w:val="005E6065"/>
     <w:rsid w:val="005F31C3"/>
     <w:rsid w:val="005F3CC0"/>
     <w:rsid w:val="005F6459"/>
     <w:rsid w:val="00601300"/>
     <w:rsid w:val="006013F5"/>
     <w:rsid w:val="00604D45"/>
     <w:rsid w:val="00606554"/>
     <w:rsid w:val="006258AD"/>
     <w:rsid w:val="0063224C"/>
     <w:rsid w:val="006618C7"/>
+    <w:rsid w:val="006637CD"/>
     <w:rsid w:val="00676028"/>
     <w:rsid w:val="006776AF"/>
     <w:rsid w:val="00680103"/>
     <w:rsid w:val="006859B9"/>
     <w:rsid w:val="006B6B5E"/>
     <w:rsid w:val="006D6D43"/>
     <w:rsid w:val="006E3299"/>
     <w:rsid w:val="006E545F"/>
     <w:rsid w:val="006E642A"/>
     <w:rsid w:val="006F1D10"/>
     <w:rsid w:val="006F739C"/>
     <w:rsid w:val="007024F3"/>
     <w:rsid w:val="00702A79"/>
     <w:rsid w:val="00716271"/>
     <w:rsid w:val="00721432"/>
     <w:rsid w:val="00722631"/>
     <w:rsid w:val="00741B0E"/>
     <w:rsid w:val="007460E7"/>
     <w:rsid w:val="007523E9"/>
     <w:rsid w:val="0076060C"/>
     <w:rsid w:val="00760F58"/>
     <w:rsid w:val="0076214C"/>
     <w:rsid w:val="00771180"/>
     <w:rsid w:val="0077351C"/>
     <w:rsid w:val="007762A2"/>
     <w:rsid w:val="00777A51"/>
     <w:rsid w:val="007835D6"/>
     <w:rsid w:val="007A2BAF"/>
     <w:rsid w:val="007A50D7"/>
     <w:rsid w:val="007B1166"/>
     <w:rsid w:val="007B7243"/>
     <w:rsid w:val="007C00C6"/>
     <w:rsid w:val="007C2A8D"/>
     <w:rsid w:val="007C7DD9"/>
     <w:rsid w:val="007E46AD"/>
+    <w:rsid w:val="00813043"/>
+    <w:rsid w:val="00813D9F"/>
     <w:rsid w:val="008176E2"/>
     <w:rsid w:val="0082798A"/>
     <w:rsid w:val="00840D3B"/>
     <w:rsid w:val="00847B37"/>
     <w:rsid w:val="00852904"/>
     <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="008754D5"/>
     <w:rsid w:val="0088043E"/>
     <w:rsid w:val="008851E9"/>
     <w:rsid w:val="008C6535"/>
     <w:rsid w:val="008E1660"/>
     <w:rsid w:val="008E3960"/>
     <w:rsid w:val="008E583B"/>
     <w:rsid w:val="008E737A"/>
     <w:rsid w:val="008F0F65"/>
     <w:rsid w:val="008F4485"/>
     <w:rsid w:val="00900389"/>
     <w:rsid w:val="00900BE0"/>
     <w:rsid w:val="00907B1C"/>
     <w:rsid w:val="00910D80"/>
     <w:rsid w:val="00912230"/>
     <w:rsid w:val="00924879"/>
     <w:rsid w:val="009313B7"/>
     <w:rsid w:val="00932C0A"/>
     <w:rsid w:val="00942246"/>
     <w:rsid w:val="009443BC"/>
     <w:rsid w:val="009503F1"/>
     <w:rsid w:val="009535C1"/>
     <w:rsid w:val="00953F04"/>
+    <w:rsid w:val="00961FB7"/>
     <w:rsid w:val="00962081"/>
     <w:rsid w:val="0096348F"/>
     <w:rsid w:val="00972522"/>
     <w:rsid w:val="00973386"/>
     <w:rsid w:val="00976694"/>
     <w:rsid w:val="00977BA9"/>
     <w:rsid w:val="009821DF"/>
     <w:rsid w:val="009840B8"/>
     <w:rsid w:val="009854C3"/>
     <w:rsid w:val="00992085"/>
     <w:rsid w:val="00993288"/>
+    <w:rsid w:val="009A3B0F"/>
     <w:rsid w:val="009B0C1F"/>
     <w:rsid w:val="009B2A2D"/>
     <w:rsid w:val="009B30DA"/>
     <w:rsid w:val="009B410B"/>
     <w:rsid w:val="009B7B5C"/>
     <w:rsid w:val="009C6515"/>
     <w:rsid w:val="009D0E89"/>
     <w:rsid w:val="009D1543"/>
     <w:rsid w:val="009D17A0"/>
     <w:rsid w:val="009D5AB2"/>
     <w:rsid w:val="009E129A"/>
     <w:rsid w:val="009F0A74"/>
     <w:rsid w:val="009F0BC8"/>
     <w:rsid w:val="009F715E"/>
     <w:rsid w:val="00A12DDB"/>
     <w:rsid w:val="00A225CC"/>
     <w:rsid w:val="00A25C59"/>
     <w:rsid w:val="00A361A9"/>
     <w:rsid w:val="00A400CC"/>
     <w:rsid w:val="00A44FAE"/>
     <w:rsid w:val="00A521A7"/>
     <w:rsid w:val="00A57DC7"/>
     <w:rsid w:val="00A64C74"/>
     <w:rsid w:val="00A662F6"/>
     <w:rsid w:val="00A75238"/>
@@ -9662,120 +10651,125 @@
     <w:rsid w:val="00AC74DE"/>
     <w:rsid w:val="00AE27F4"/>
     <w:rsid w:val="00B00950"/>
     <w:rsid w:val="00B05A4B"/>
     <w:rsid w:val="00B14044"/>
     <w:rsid w:val="00B143E2"/>
     <w:rsid w:val="00B17A9E"/>
     <w:rsid w:val="00B24634"/>
     <w:rsid w:val="00B25BB7"/>
     <w:rsid w:val="00B33F67"/>
     <w:rsid w:val="00B517DE"/>
     <w:rsid w:val="00B73D03"/>
     <w:rsid w:val="00B90BE4"/>
     <w:rsid w:val="00B917CF"/>
     <w:rsid w:val="00BB04A5"/>
     <w:rsid w:val="00BB1223"/>
     <w:rsid w:val="00BB1759"/>
     <w:rsid w:val="00BD3D28"/>
     <w:rsid w:val="00BE070C"/>
     <w:rsid w:val="00BE1F92"/>
     <w:rsid w:val="00BF08A6"/>
     <w:rsid w:val="00C033CA"/>
     <w:rsid w:val="00C06653"/>
     <w:rsid w:val="00C324A8"/>
     <w:rsid w:val="00C3536A"/>
+    <w:rsid w:val="00C35C5D"/>
     <w:rsid w:val="00C432CC"/>
     <w:rsid w:val="00C5310C"/>
     <w:rsid w:val="00C57412"/>
     <w:rsid w:val="00C6777B"/>
     <w:rsid w:val="00C70E33"/>
     <w:rsid w:val="00C7186D"/>
     <w:rsid w:val="00C7548D"/>
     <w:rsid w:val="00C844A9"/>
     <w:rsid w:val="00C91456"/>
     <w:rsid w:val="00C93D99"/>
     <w:rsid w:val="00CA38F5"/>
     <w:rsid w:val="00CA4003"/>
     <w:rsid w:val="00CA60CD"/>
     <w:rsid w:val="00CA7616"/>
     <w:rsid w:val="00CB5B80"/>
     <w:rsid w:val="00CE2697"/>
     <w:rsid w:val="00CF38BA"/>
     <w:rsid w:val="00CF4804"/>
+    <w:rsid w:val="00D01639"/>
     <w:rsid w:val="00D05EA5"/>
     <w:rsid w:val="00D15610"/>
     <w:rsid w:val="00D1591C"/>
     <w:rsid w:val="00D16F7C"/>
     <w:rsid w:val="00D20D3E"/>
     <w:rsid w:val="00D253E5"/>
     <w:rsid w:val="00D27829"/>
     <w:rsid w:val="00D353AE"/>
     <w:rsid w:val="00D45C1D"/>
     <w:rsid w:val="00D51704"/>
     <w:rsid w:val="00D56C35"/>
     <w:rsid w:val="00D61F29"/>
     <w:rsid w:val="00D71CD1"/>
     <w:rsid w:val="00D8261C"/>
     <w:rsid w:val="00D84915"/>
     <w:rsid w:val="00D93419"/>
+    <w:rsid w:val="00D96749"/>
     <w:rsid w:val="00D967A9"/>
     <w:rsid w:val="00DA3653"/>
     <w:rsid w:val="00DA50EA"/>
     <w:rsid w:val="00DA6EC4"/>
     <w:rsid w:val="00DB0B81"/>
     <w:rsid w:val="00DB1F2B"/>
+    <w:rsid w:val="00DB3282"/>
     <w:rsid w:val="00DB3B30"/>
     <w:rsid w:val="00DB4D7F"/>
     <w:rsid w:val="00DC037D"/>
     <w:rsid w:val="00DC0517"/>
     <w:rsid w:val="00DC53A1"/>
     <w:rsid w:val="00DD31BB"/>
     <w:rsid w:val="00DD7994"/>
     <w:rsid w:val="00DE55F1"/>
     <w:rsid w:val="00DF2D1D"/>
     <w:rsid w:val="00E001F1"/>
     <w:rsid w:val="00E04138"/>
     <w:rsid w:val="00E200AE"/>
     <w:rsid w:val="00E55A23"/>
     <w:rsid w:val="00E707D0"/>
     <w:rsid w:val="00E76284"/>
     <w:rsid w:val="00E85D96"/>
     <w:rsid w:val="00E930F6"/>
     <w:rsid w:val="00E93647"/>
     <w:rsid w:val="00ED3F24"/>
     <w:rsid w:val="00ED737A"/>
     <w:rsid w:val="00EF1B8C"/>
     <w:rsid w:val="00EF3D01"/>
     <w:rsid w:val="00EF6213"/>
     <w:rsid w:val="00F12B41"/>
     <w:rsid w:val="00F150F2"/>
     <w:rsid w:val="00F22F8D"/>
     <w:rsid w:val="00F71FD3"/>
     <w:rsid w:val="00F77729"/>
     <w:rsid w:val="00F82817"/>
     <w:rsid w:val="00F84A5B"/>
+    <w:rsid w:val="00F85D42"/>
     <w:rsid w:val="00F9032C"/>
     <w:rsid w:val="00F95BCA"/>
     <w:rsid w:val="00FC2D96"/>
     <w:rsid w:val="00FC517E"/>
     <w:rsid w:val="00FD08AD"/>
     <w:rsid w:val="00FD3421"/>
     <w:rsid w:val="00FE5C65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -10453,51 +11447,50 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004402AB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af3">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004402AB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A25C59"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005955B9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
@@ -11066,52 +12059,56 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="917130095">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qazlat.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://translit.net" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26577/be.2022.v141.i3.13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5609-6738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3004-3975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imd.org/centers/world-competitiveness-center/rankings/world-digital-competitiveness/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10796-022-10313-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26577/be.2022.v141.i3.13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xxxx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xxx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3004-3975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/&#1093;&#1093;&#1093;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xxxx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xxxx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10796-022-10313-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xxxx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5609-6738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\User\Desktop\&#1051;&#1080;&#1089;&#1090;%20Microsoft%20Excel.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ru-RU"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -12257,94 +13254,94 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D5B8A74-6489-4230-90C3-ACDA92DBB079}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{565F69A9-DC54-4A82-9A8A-ECA6A5737527}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>14484</Characters>
+  <Pages>1</Pages>
+  <Words>2732</Words>
+  <Characters>15576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16991</CharactersWithSpaces>
+  <CharactersWithSpaces>18272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Сауле Мамыраздыкова</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>