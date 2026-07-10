--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,53 +38,54 @@
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9606B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ECONOMY AND BUSINESS</w:t>
       </w:r>
       <w:r w:rsidR="001E30E9" w:rsidRPr="00187577">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BE02124" wp14:editId="56FA9B32">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="853440" cy="296545"/>
             <wp:effectExtent l="0" t="0" r="3810" b="8255"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Рисунок 7">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -95,51 +96,181 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="853440" cy="296545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF350C5" w14:textId="77777777" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="005955B9" w:rsidP="00544F72">
+    <w:p w14:paraId="4FBD3D38" w14:textId="29657E38" w:rsidR="007F5679" w:rsidRPr="00266298" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266298">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D8C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266298">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5679">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Түпнұсқа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266298">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5679">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мақала</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266298">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5679">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оригинальная</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266298">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5679">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>статья</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690B35C7" w14:textId="70906F7E" w:rsidR="007F5679" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F33048">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70122B4F" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00EF3D01" w:rsidRDefault="007F5679" w:rsidP="007F5679">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D6E911F" w14:textId="6669B67F" w:rsidR="005955B9" w:rsidRPr="00EF3D01" w:rsidRDefault="0055798E" w:rsidP="00544F72">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055798E">
@@ -782,52 +913,50 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lublin University of Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Lublin, Poland</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="23658E8B" w14:textId="77777777" w:rsidR="0055798E" w:rsidRPr="007E46AD" w:rsidRDefault="0055798E" w:rsidP="0055798E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A1A3E6B" w14:textId="77777777" w:rsidR="0055798E" w:rsidRPr="007E46AD" w:rsidRDefault="0055798E" w:rsidP="0055798E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -896,51 +1025,51 @@
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
+      <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In the context of the Fourth Industrial Revolution, human capital has emerged as a key driver of economic growth and innovation. This study aims to analyze the structure and current state of human capital in the Republic of Kazakhstan in light of the challenges posed by Industry 4.0 and to design a competency map to enhance the innovation activity of entrepreneurial structures. The methodology includes a comparative analysis of international indicators (HDI, GII, IMD, GEM), a review of Kazakhstan’s strategic programs, and a synthesis of theoretical competency frameworks found in academic literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64690142" w14:textId="77777777" w:rsidR="0055798E" w:rsidRPr="007E46AD" w:rsidRDefault="0055798E" w:rsidP="0055798E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -958,56 +1087,56 @@
     <w:p w14:paraId="2B623CC2" w14:textId="77777777" w:rsidR="0055798E" w:rsidRPr="007E46AD" w:rsidRDefault="0055798E" w:rsidP="0055798E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E46AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The practical value of this study lies in its potential use of the competency map as a tool for designing human capital development policies, modernizing training systems, and formulating digital transformation strategies at the firm and industry levels. The recommendations outlined can contribute to improving the innovation performance of Kazakhstan’s human capital and support the creation of institutional conditions for sustainable economic growth. </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
+      <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
+        <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C1BB03" w14:textId="77777777" w:rsidR="0055798E" w:rsidRPr="007E46AD" w:rsidRDefault="0055798E" w:rsidP="0055798E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D304872" w14:textId="77777777" w:rsidR="0055798E" w:rsidRPr="007E46AD" w:rsidRDefault="0055798E" w:rsidP="0055798E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2076"/>
         </w:tabs>
@@ -5495,358 +5624,611 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
       <w:r w:rsidR="00130642">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0084BD67" w14:textId="77777777" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="009F715E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F62C200" w14:textId="181304D5" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="008F0F65">
+    <w:p w14:paraId="6114EE8C" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="008A615B" w:rsidRDefault="007F5679" w:rsidP="007F5679">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="318" w:hanging="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C4561">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="009F715E">
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abedin, B., Meske, C., &amp; Junglas, I. (2022). Designing and managing human-AI interactions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Information Systems Frontiers</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 24, 691–697. </w:t>
+        <w:t>Information Systems Frontiers, 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 691-697. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="0065672B">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10796-022-10313-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A867065" w14:textId="489112A5" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="009F715E" w:rsidP="008F0F65">
+    <w:p w14:paraId="7B105389" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00AA4841" w:rsidRDefault="007F5679" w:rsidP="007F5679">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="318" w:hanging="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C4561">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B917CF">
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fisher, M. M., &amp; Levene, M. (Eds.). (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>IMD World Digital Competitiveness Ranking 2024.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Institute for Management Development. </w:t>
+        <w:t>Smart cities: Critical debates on big data, urban development and social justice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Routledge. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00B917CF" w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="0065672B">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://www.imd.org/centers/world-competitiveness-center/rankings/world-digital-competitiveness/</w:t>
+          <w:t>https://doi.org/ххх</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B917CF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C4561">
+      <w:r w:rsidRPr="00AA4841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6F0A11" w14:textId="7A42B421" w:rsidR="009F715E" w:rsidRPr="009C4561" w:rsidRDefault="007D1DE6" w:rsidP="008F0F65">
+    <w:p w14:paraId="3C61B770" w14:textId="77777777" w:rsidR="007F5679" w:rsidRDefault="007F5679" w:rsidP="007F5679">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="318" w:hanging="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="007D1DE6">
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMD World Competitiveness Center. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal of Economic Research &amp; Business </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">141(3), 138–150. </w:t>
+        <w:t xml:space="preserve">IMD World Digital Competitiveness Ranking 2024. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4841">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institute for Management Development. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00B917CF" w:rsidRPr="00C52AB0">
+        <w:r w:rsidRPr="0065672B">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://doi.org/10.26577/be.2022.v141.i3.13</w:t>
+          <w:t>https://www.xxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B917CF">
+    </w:p>
+    <w:p w14:paraId="0BC72985" w14:textId="77777777" w:rsidR="007F5679" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">International Organization for Standardization. (2015). ISO 9001:2015 – Quality management systems – Requirements. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00D81971">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://www.ххх</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D81971">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1DE6">
-[...19 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72908105" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00D81971" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivanov, A.V. (2019). Tsifrovizatsiya ekonomiki: vyzovy i vozmozhnosti [Digitalization of the economy: Challenges and opportunities]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Jekonomika i biznes [Economics and Business]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 34-50. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00D81971">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (In Russian)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB29561" w14:textId="0767572C" w:rsidR="007F5679" w:rsidRPr="00D81971" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kasym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2019). Ekonomikany sifrlandyru: qiyndyqtar men mümkındıkter [Digitalization of the economy: Challenges and opportunities]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ekonomika jäne biznes [Economics and Business], 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 34–50. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00AF14AE">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxx</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a8"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(In Kazakh)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1967C1" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00D81971" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, J. A. (2022). Digital transformation in the construction industry: Barriers and solutions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Proceedings of the 10th International Conference on Engineering and Technology Innovation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 45–52). Tokyo, Japan: IAOE Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAE35D3" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00D81971" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The National Archives (UK). (1945). War Cabinet Memorandum on PostWar Reconstruction [CAB 66/63/46]. London, United Kingdom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0553A9E9" w14:textId="77777777" w:rsidR="007F5679" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="318" w:hanging="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Sustainable Development Goals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81971">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00D81971">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>https://</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D81971">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>xxx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78409171" w14:textId="77777777" w:rsidR="00B917CF" w:rsidRPr="00C9606B" w:rsidRDefault="00B917CF" w:rsidP="007F5679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4E0D2743" w14:textId="77777777" w:rsidR="00780264" w:rsidRPr="0077351C" w:rsidRDefault="00780264" w:rsidP="00780264">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="10"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -5904,128 +6286,128 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assel Maratovna Sadenova</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Master of Social Sciences, D. Serikbayev East Kazakhstan technical university, Ust-Kamenogorsk, Kazakhstan,  e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>assadenova@edu.ektu.kz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ORCID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4052-8830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E1657FE" w14:textId="77777777" w:rsidR="00780264" w:rsidRDefault="00780264" w:rsidP="00780264">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arkadiusz Gola</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Master of Social Sciences, Lublin University of Technology, e-mail:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>a.gola@pollub.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ORCID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2935-5003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3AB058" w14:textId="77777777" w:rsidR="00780264" w:rsidRDefault="00780264" w:rsidP="00780264">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6139,136 +6521,136 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Саденова Асель Маратовна</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – әлеуметтік ғылымдар магистрі, Д. Серікбаев атындағы Шығыс Қазақстан техникалық университеті, Өскемен қ., Қазақстан, e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>assadenova@edu.ektu.kz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, ORCID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4052-8830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F8A70CF" w14:textId="77777777" w:rsidR="00780264" w:rsidRPr="0077351C" w:rsidRDefault="00780264" w:rsidP="00780264">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Arkadiusz Gola</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – техникалық ғылымдар докторы, Люблин технологиялық университеті, Люблин қ., Польша, e-mail:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>a.gola@pollub.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, ORCID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2935-5003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1679D6" w14:textId="77777777" w:rsidR="00780264" w:rsidRDefault="00780264" w:rsidP="00780264">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6386,51 +6768,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="0082798A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>assadenova</w:t>
         </w:r>
         <w:r w:rsidRPr="0082798A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -6480,51 +6862,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="0082798A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="0082798A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -6622,51 +7004,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -6716,51 +7098,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidRPr="0077351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="0077351C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -6808,56 +7190,56 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="01AE17B0" w14:textId="7E2EEDA5" w:rsidR="00FD08AD" w:rsidRPr="009313B7" w:rsidRDefault="009313B7" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">… </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="10"/>
+      <w:commentRangeEnd w:id="9"/>
       <w:r w:rsidR="00780264">
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
-        <w:commentReference w:id="10"/>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="695FBE50" w14:textId="77777777" w:rsidR="009313B7" w:rsidRPr="0077351C" w:rsidRDefault="009313B7" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="659B5B7B" w14:textId="77777777" w:rsidR="009313B7" w:rsidRPr="009313B7" w:rsidRDefault="009313B7" w:rsidP="00B917CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6938,66 +7320,74 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Right-click on the ORCID icon, then select "Edit Hyperlink"; in the dialog box that appears, change the "Address" field to the author's personal ORCID link.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>A superscript numerical index indicates the author’s institutional affiliation.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>A superscript asterisk symbol (</w:t>
       </w:r>
       <w:r>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r>
         <w:t>) denotes the corresponding author.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="User" w:date="2025-05-12T12:00:00Z" w:initials="U">
-    <w:p w14:paraId="77774EBA" w14:textId="1629668C" w:rsidR="0055798E" w:rsidRPr="00C9606B" w:rsidRDefault="0055798E">
+  <w:comment w:id="2" w:author="User" w:date="2025-05-12T12:00:00Z" w:initials="U">
+    <w:p w14:paraId="77774EBA" w14:textId="599BCD92" w:rsidR="0055798E" w:rsidRPr="00C9606B" w:rsidRDefault="0055798E">
       <w:pPr>
         <w:pStyle w:val="a9"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9606B">
-        <w:t xml:space="preserve">: 200–250 </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00266298">
+        <w:t>150</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00C9606B">
+        <w:t xml:space="preserve">–250 </w:t>
       </w:r>
       <w:r>
         <w:t>words</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9606B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="User" w:date="2025-05-12T12:01:00Z" w:initials="U">
     <w:p w14:paraId="465C50B9" w14:textId="2A86FC19" w:rsidR="0055798E" w:rsidRPr="00C9606B" w:rsidRDefault="0055798E">
       <w:pPr>
         <w:pStyle w:val="a9"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9606B">
         <w:t>: 5–8.</w:t>
@@ -7074,251 +7464,400 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00780264">
         <w:t>The reference list must include no fewer than 15 sources formatted in APA Style (7th edition).</w:t>
       </w:r>
       <w:r w:rsidR="00780264">
         <w:br/>
         <w:t xml:space="preserve">Transliteration of Cyrillic sources should be provided using double slashes </w:t>
       </w:r>
       <w:r w:rsidR="00780264">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>//</w:t>
       </w:r>
       <w:r w:rsidR="00780264">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4D60FD" w14:textId="2C013EF4" w:rsidR="00130642" w:rsidRPr="00130642" w:rsidRDefault="00130642">
-[...16 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="08A5F382" w14:textId="77777777" w:rsidR="007F5679" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B265AB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Use the following services for transliteration:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a8"/>
-[...15 lines deleted...]
-        <w:t>For example</w:t>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617B691D" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00574E21" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B265AB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Russian: </w:t>
+      </w:r>
+      <w:r w:rsidR="0005593A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://translit.net" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0005593A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00B73D4A">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>http://translit.net</w:t>
+      </w:r>
+      <w:r w:rsidR="0005593A">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002A3740">
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567C61CA" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00574E21" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B265AB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Kazakh: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00B73D4A">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>https://qazlat.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD2860C" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00334C26" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334C26">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>At the end of the bibliographic reference, the original language of the source must be indicated in parentheses, for example: (In Russian), (In Kazakh).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516C8CD2" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00334C26" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334C26">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C632FED" w14:textId="77777777" w:rsidR="007F5679" w:rsidRPr="00334C26" w:rsidRDefault="007F5679" w:rsidP="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334C26">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivanov, A.V. (2019). Tsifrovizatsiya ekonomiki: vyzovy i vozmozhnosti [Digitalization of the economy: Challenges and opportunities]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334C26">
         <w:rPr>
           <w:i/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Journal of Economic Research &amp; Business Administration</w:t>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="009F0359">
+        <w:t>Jekonomika i biznes [Economics and Business], 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334C26">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 34–50. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00AF14AE">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://doi.org/10.26577/be.2022.v141.i3.13</w:t>
+          <w:t>https://doi.org/xxx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00334C26">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(In Russian)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4D60FD" w14:textId="6EFB0F28" w:rsidR="00130642" w:rsidRPr="00130642" w:rsidRDefault="007F5679">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>(In Russian)</w:t>
-[...31 lines deleted...]
-        <w:t>For example</w:t>
+        <w:t>Kasym</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>, A.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Baksultanov, D., Kurmanov, N., Kerimkulova, M., &amp; Syrlybaeva, N. (2022). </w:t>
-[...20 lines deleted...]
-        <w:r>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1524">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1524">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ekonomikany sifrlandyru: qiyndyqtar men mümkındıkter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1524">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Digitalization of the economy: Challenges and opportunities]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21CB">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ekonomika jäne biznes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC21CB">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Economics and Business], 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1524">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 34–50. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00AF14AE">
           <w:rPr>
             <w:rStyle w:val="a5"/>
+            <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>https://doi.org/10.26577/be.2022.v141.i3.13</w:t>
+          <w:t>https://doi.org/xxx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> (In Russian)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1524">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(In Kazakh)</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="User" w:date="2025-05-12T12:15:00Z" w:initials="U">
+  <w:comment w:id="9" w:author="User" w:date="2025-05-12T12:15:00Z" w:initials="U">
     <w:p w14:paraId="7AE62630" w14:textId="7864F307" w:rsidR="00780264" w:rsidRDefault="00780264">
       <w:pPr>
         <w:pStyle w:val="a9"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a8"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Email and ORCID links must be active hyperlinks.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:commentEx w15:paraId="7C46EEE3" w15:done="0"/>
   <w15:commentEx w15:paraId="07BE94B6" w15:done="0"/>
   <w15:commentEx w15:paraId="77774EBA" w15:done="0"/>
   <w15:commentEx w15:paraId="465C50B9" w15:done="0"/>
   <w15:commentEx w15:paraId="6B7511E4" w15:done="0"/>
   <w15:commentEx w15:paraId="065DB327" w15:done="0"/>
   <w15:commentEx w15:paraId="521548D2" w15:done="0"/>
   <w15:commentEx w15:paraId="2D4D60FD" w15:done="0"/>
-  <w15:commentEx w15:paraId="5DAA2CB9" w15:done="0"/>
   <w15:commentEx w15:paraId="7AE62630" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D0C8E35" w14:textId="77777777" w:rsidR="00DD0996" w:rsidRDefault="00DD0996" w:rsidP="004402AB">
+    <w:p w14:paraId="1F066EAC" w14:textId="77777777" w:rsidR="0005593A" w:rsidRDefault="0005593A" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08BD3D95" w14:textId="77777777" w:rsidR="00DD0996" w:rsidRDefault="00DD0996" w:rsidP="004402AB">
+    <w:p w14:paraId="5F12D79E" w14:textId="77777777" w:rsidR="0005593A" w:rsidRDefault="0005593A" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7343,61 +7882,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7817E3E8" w14:textId="77777777" w:rsidR="00DD0996" w:rsidRDefault="00DD0996" w:rsidP="004402AB">
+    <w:p w14:paraId="61A16951" w14:textId="77777777" w:rsidR="0005593A" w:rsidRDefault="0005593A" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59AB1B3E" w14:textId="77777777" w:rsidR="00DD0996" w:rsidRDefault="00DD0996" w:rsidP="004402AB">
+    <w:p w14:paraId="542CC307" w14:textId="77777777" w:rsidR="0005593A" w:rsidRDefault="0005593A" w:rsidP="004402AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6D38575D" w14:textId="26146663" w:rsidR="0055798E" w:rsidRPr="00D15610" w:rsidRDefault="0055798E" w:rsidP="0055798E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
       <w:r w:rsidRPr="00D15610">
         <w:rPr>
           <w:rStyle w:val="af7"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15610">
         <w:t xml:space="preserve">Corresponding author: </w:t>
       </w:r>
@@ -7439,238 +7978,238 @@
       </w:pPr>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:rStyle w:val="af7"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="00544F72">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хат-хабаршы авторы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00032766">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Саденова Асель Маратовна, e-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>HYPERLINK</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> "</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>mailto</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>:</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>assadenova</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>@</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>edu</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>ektu</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>kz</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E671FD">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>assadenova@edu.ektu.kz</w:t>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="0F266426" w14:textId="19E91A2C" w:rsidR="003149CB" w:rsidRPr="00032766" w:rsidRDefault="003149CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af7"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00032766">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Автор-корреспондент</w:t>
       </w:r>
       <w:r w:rsidRPr="00032766">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: Саденова Асель Маратовна, e-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>HYPERLINK</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> "</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>mailto</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>:</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>assadenova</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>@</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>edu</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>ektu</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:instrText>kz</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996" w:rsidRPr="001E30E9">
+      <w:r w:rsidR="0005593A" w:rsidRPr="00266298">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E671FD">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>assadenova@edu.ektu.kz</w:t>
       </w:r>
-      <w:r w:rsidR="00DD0996">
+      <w:r w:rsidR="0005593A">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17C105FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20C21906"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
@@ -8336,126 +8875,129 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:person w15:author="User">
     <w15:presenceInfo w15:providerId="Windows Live" w15:userId="98b5f1060f45413f"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00141322"/>
     <w:rsid w:val="000119C1"/>
     <w:rsid w:val="000139ED"/>
     <w:rsid w:val="00017DFB"/>
     <w:rsid w:val="00022337"/>
     <w:rsid w:val="00032766"/>
     <w:rsid w:val="00033176"/>
     <w:rsid w:val="00037387"/>
     <w:rsid w:val="00051D43"/>
     <w:rsid w:val="00053010"/>
+    <w:rsid w:val="0005593A"/>
     <w:rsid w:val="0006406D"/>
     <w:rsid w:val="0006646F"/>
     <w:rsid w:val="00077AC6"/>
     <w:rsid w:val="00077C57"/>
     <w:rsid w:val="0008055C"/>
     <w:rsid w:val="000827D4"/>
     <w:rsid w:val="00085134"/>
     <w:rsid w:val="000A15E4"/>
     <w:rsid w:val="000B1F6D"/>
     <w:rsid w:val="000B29E4"/>
     <w:rsid w:val="000B5D09"/>
     <w:rsid w:val="000B7FF2"/>
     <w:rsid w:val="000C6F2D"/>
     <w:rsid w:val="000D7050"/>
     <w:rsid w:val="000D7E23"/>
     <w:rsid w:val="000E28C7"/>
     <w:rsid w:val="000E4543"/>
+    <w:rsid w:val="0010387F"/>
     <w:rsid w:val="001112C2"/>
     <w:rsid w:val="00121E44"/>
     <w:rsid w:val="001256F2"/>
     <w:rsid w:val="00130642"/>
     <w:rsid w:val="00131A4F"/>
     <w:rsid w:val="00141322"/>
     <w:rsid w:val="001457CA"/>
     <w:rsid w:val="00160C5E"/>
     <w:rsid w:val="00165D4A"/>
     <w:rsid w:val="001670FA"/>
     <w:rsid w:val="001A6389"/>
     <w:rsid w:val="001C1392"/>
     <w:rsid w:val="001C36D7"/>
     <w:rsid w:val="001D5C80"/>
     <w:rsid w:val="001E22FF"/>
     <w:rsid w:val="001E30E9"/>
     <w:rsid w:val="001E5B89"/>
     <w:rsid w:val="001E62F7"/>
     <w:rsid w:val="0020385E"/>
     <w:rsid w:val="0020566B"/>
     <w:rsid w:val="00230317"/>
     <w:rsid w:val="002340C4"/>
     <w:rsid w:val="00240375"/>
     <w:rsid w:val="002404E4"/>
     <w:rsid w:val="002448FE"/>
     <w:rsid w:val="00265F25"/>
+    <w:rsid w:val="00266298"/>
     <w:rsid w:val="00276233"/>
     <w:rsid w:val="00280E90"/>
     <w:rsid w:val="00287BD5"/>
     <w:rsid w:val="0029429F"/>
     <w:rsid w:val="0029459E"/>
     <w:rsid w:val="002A33FC"/>
     <w:rsid w:val="002A3740"/>
     <w:rsid w:val="002A5C94"/>
     <w:rsid w:val="002B6A5C"/>
     <w:rsid w:val="00302D03"/>
     <w:rsid w:val="00305CF8"/>
     <w:rsid w:val="003060CD"/>
     <w:rsid w:val="003149CB"/>
     <w:rsid w:val="00345AA8"/>
     <w:rsid w:val="00350748"/>
     <w:rsid w:val="00364E06"/>
     <w:rsid w:val="0036721F"/>
     <w:rsid w:val="00376D98"/>
     <w:rsid w:val="003909E5"/>
     <w:rsid w:val="00394E59"/>
     <w:rsid w:val="003A1391"/>
     <w:rsid w:val="003A3A1A"/>
     <w:rsid w:val="003B7DEB"/>
     <w:rsid w:val="003B7F26"/>
     <w:rsid w:val="003C2D05"/>
@@ -8530,50 +9072,51 @@
     <w:rsid w:val="00702A79"/>
     <w:rsid w:val="00716271"/>
     <w:rsid w:val="00721432"/>
     <w:rsid w:val="00722631"/>
     <w:rsid w:val="00741B0E"/>
     <w:rsid w:val="007460E7"/>
     <w:rsid w:val="007523E9"/>
     <w:rsid w:val="0076060C"/>
     <w:rsid w:val="00760F58"/>
     <w:rsid w:val="0076214C"/>
     <w:rsid w:val="00771180"/>
     <w:rsid w:val="0077351C"/>
     <w:rsid w:val="007762A2"/>
     <w:rsid w:val="00777A51"/>
     <w:rsid w:val="00780264"/>
     <w:rsid w:val="007835D6"/>
     <w:rsid w:val="007A2BAF"/>
     <w:rsid w:val="007A50D7"/>
     <w:rsid w:val="007B1166"/>
     <w:rsid w:val="007B7243"/>
     <w:rsid w:val="007C00C6"/>
     <w:rsid w:val="007C2A8D"/>
     <w:rsid w:val="007C7DD9"/>
     <w:rsid w:val="007D1DE6"/>
     <w:rsid w:val="007E46AD"/>
+    <w:rsid w:val="007F5679"/>
     <w:rsid w:val="008176E2"/>
     <w:rsid w:val="0082798A"/>
     <w:rsid w:val="00840D3B"/>
     <w:rsid w:val="00847B37"/>
     <w:rsid w:val="00852904"/>
     <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="008754D5"/>
     <w:rsid w:val="0088043E"/>
     <w:rsid w:val="008851E9"/>
     <w:rsid w:val="008C6535"/>
     <w:rsid w:val="008E1660"/>
     <w:rsid w:val="008E3960"/>
     <w:rsid w:val="008E583B"/>
     <w:rsid w:val="008E737A"/>
     <w:rsid w:val="008F0F65"/>
     <w:rsid w:val="008F4485"/>
     <w:rsid w:val="00900389"/>
     <w:rsid w:val="00900BE0"/>
     <w:rsid w:val="00907B1C"/>
     <w:rsid w:val="00910D80"/>
     <w:rsid w:val="00912230"/>
     <w:rsid w:val="00924879"/>
     <w:rsid w:val="009313B7"/>
     <w:rsid w:val="00932C0A"/>
     <w:rsid w:val="00942246"/>
@@ -9419,51 +9962,50 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004402AB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af3">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004402AB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A25C59"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005955B9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
@@ -10057,55 +10599,55 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="917130095">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26577/be.2022.v141.i3.13" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26577/be.2022.v141.i3.13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qazlat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26577/be.2022.v141.i3.13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5609-6738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3004-3975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imd.org/centers/world-competitiveness-center/rankings/world-digital-competitiveness/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10796-022-10313-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xxx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5609-6738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xxx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3004-3975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/&#1093;&#1093;&#1093;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2935-5003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gola@pollub.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10796-022-10313-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.&#1093;&#1093;&#1093;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-8830" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assadenova@edu.ektu.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\User\Desktop\&#1051;&#1080;&#1089;&#1090;%20Microsoft%20Excel.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ru-RU"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -11192,94 +11734,94 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503E5627-5786-4F0A-8DA2-6A122714274C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{681CEECE-4CD4-4D66-8495-B95EA1B75A47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>13622</Characters>
+  <Pages>1</Pages>
+  <Words>2520</Words>
+  <Characters>14369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15980</CharactersWithSpaces>
+  <CharactersWithSpaces>16856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Сауле Мамыраздыкова</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>